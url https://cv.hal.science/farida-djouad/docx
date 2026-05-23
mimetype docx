--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:156.73469387755px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Farida Djouad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Habilitation à diriger des recherches” (HDR), Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. Biology and Health, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master’s Degree (DEA) in Biology and Health, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master’s Degree (maîtrise), in Biochemistry, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS HELD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Staff Scientist (Chargée de Recherche, CR1 INSERM), Group Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Regenerative Medicine & Biotherapy (IRMB), Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Staff Scientist (Chargée de Recherche, CR2 INSERM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Neurosciences of Montpellier (INM), Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral fellow in the laboratory of Rocky Tuan,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAMS, NIH, Bethesda, USA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression dynamics of functionally equivalent Neurog1/2 genes enable protracted neurogenesis and temporal emergence of somatosensory neuron lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cabochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Venteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (1), pp.116798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian mesenchymal stromal cells enhance zebrafish fin regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13619-025-00273-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrational behavior of tissue engineered chondrocyte/MSC-laden hydrogel constructs in an in vitro bovine cartilage defect model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stem Cells and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.183-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and efficacy of mesenchymal stromal cells mitochondria transplantation as a cell-free therapy for osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia García-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Yantén-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeimi Herrera-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-024-05945-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ibn Elfekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 313, pp.122748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted macrophage metabolic adaptation and function drive senescence-induced decline in vertebrate regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalén Del Río-Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (15), pp.7308-7326. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-Derived Macrophages-Synovial Fibroblasts Crosstalk Unravels Oncostatin Signaling Network as a Driver of Synovitis in Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laouteouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hannemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.43299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance MSCs therapeutic properties? An insight on potentiation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Aylín García-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.331. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-024-03935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Immune Profile in Individuals with Kabuki Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapratim Sil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-024-01796-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Intestinal Macrophage Subpopulations for High-Quality Total RNA Purification in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalén del Río-Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Solis-Cascante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mps7030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLOD2, a key factor for MRL MSC metabolism and chondroprotective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Autelitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-024-03650-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04520310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of mesenchymal stromal cells in covalent alginate hydrogels for cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.568852. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.11.27.568852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waseem Akhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate: an alternative pathway for the immunosuppressive properties of mesenchymal stem/stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Oyarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-023-03549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartilage regeneration in zebrafish depends on Nrg1/ErbB signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Abou Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1123299. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2023.1123299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human MuStem cells repress T-cell proliferation and cytotoxicity through both paracrine and contact-dependent pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Téjédor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-021-02681-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03561720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ-Interfering Peptide Enhanced Mesenchymal Stromal Cell Immunoregulatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisguerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5494749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate metabolism coordinates macrophage response and regeneration in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.3995-4009. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.65235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a humanized mouse model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (6), pp.875 - 885. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2022.02.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models of osteoarthritis Part 1–Preclinical small animal models: challenges and opportunities for drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Lourdes Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (11), pp.e596. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Macrophage-Dependent Wound Regeneration During Mycobacterial Infection in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.838452. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.838425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrroline-5-Carboxylate Reductase 1 Directs the Cartilage Protective and Regenerative Potential of Murphy Roths Large Mouse Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.604756. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.604756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRG1/ErbB signalling controls the dialogue between macrophages and neural crest-derived cells during zebrafish fin regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.6336. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26422-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANF Produced by MRL Mouse-Derived Mesenchymal Stem Cells Is Pro-regenerative and Protects From Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.579951. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.579951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-regenerative Dialogue Between Macrophages and Mesenchymal Stem/Stromal Cells in Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.718938. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.718938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Basis of Epimorphic Regeneration to Enhanced Regenerative Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.605120. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.605120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Macrophages During Mammalian Tissue Remodeling and Regeneration Under Infectious and Non-Infectious Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.707856. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.707856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03381916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoill Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maï Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/614388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATP synthase inhibition induces an AMPK-dependent glycolytic switch of mesenchymal stem cells that enhances their immunotherapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.51631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage morphological plasticity and migration is Rac signalling and MMP9 dependant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoill Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88961-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA exploration for mesenchymal stem cell characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.412. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03251471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Macrophage Response Is Driven by Mesenchymal Stem Cell-Mediated Metabolic Reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.624746. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.624746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Macrophages During Zebrafish Injury and Tissue Regeneration Under Infectious and Non-Infectious Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.707824. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.707824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03381914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microRNA Shuttled in Small Extracellular Vesicles Derived From Mesenchymal Stem/Stromal Cells for Osteoarticular Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Lara-Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nicole Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ortloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768771. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04235474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ Is Required for Mesenchymal Stem Cell Cardioprotective Effects Independently of Their Anti-inflammatory Properties in Myocardial Ischemia-Reperfusion Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.681002. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.681002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIF1α‐dependent metabolic reprogramming governs mesenchymal stem/stromal cell immunoregulatory functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201902232R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms behind the Immunoregulatory Dialogue between Mesenchymal Stem Cells and Th17 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Campos-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1660. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARδ-mediated mitochondrial rewiring of osteoblasts determines bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea I H Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Palumbo-Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Krishnacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8428. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65305-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.3597. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro‐resolving mediator protectin D1 promotes epimorphic regeneration by controlling immune cell function in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Sipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (17), pp.4055-4073. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ-dependent MSC metabolism determines their immunoregulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.11423. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent LPS exposure commands MSC immunoplasticity through TLR4 activation leading to opposite therapeutic outcome in EAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.416. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-020-01840-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Fate of Tumor Extracellular Vesicles at High Spatiotemporal Resolution Using the Zebrafish Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Ghoroghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.554-572.e7. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (10), pp.1257. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.232. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Improve Rheumatoid Arthritis Progression by Controlling Memory T Cell Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jose Paredes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.Front. Immunol. 10:798. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative regenerative properties of mesenchymal stem cells isolated from MRL (Murphy Roths Large) versus C57Bl6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilz-Activin A as a Novel Signaling Axis Orchestrating Mesenchymal Stem Cell and Th17 Cell Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.846 - 859. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.21793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Teigell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1442-1453. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL17/IL17RA as a Novel Signaling Axis Driving Mesenchymal Stem Cell Therapeutic Function in Experimental Autoimmune Encephalomyelitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.00802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Direct the Immunological Fate of Macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results and Problems in Cell Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54090-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNF signaling and macrophages govern fin regeneration in zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.e2979. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R410 – Immunosuppressive Properties of Tonsil‐Derived MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drago Prgomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Shanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gollapudi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (S2), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otohns.2008.05.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ: A master regulator of mesenchymal stem cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krönke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunosuppressive signature of menstrual blood mesenchymal stem cells entails opposite effects on experimental arthritis and graft versus host diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainoa Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.456 - 469. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Espinosa-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (12), pp.2166 - 2174. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Regulate the Innate and Adaptive Immune Responses Dampening Arthritis Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3162743. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3162743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the complexity of macrophage biology and function with the zebrafish model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Chi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace-Builhé Béryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgensen Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrophage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14800/Macrophage.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Interleukin 1 Receptor Antagonist Promotes Macrophage Polarization and Inhibits B Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Franquesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.483 - 492. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL17RA knockout mesenchymal stem cells lose their immunosuppressive capacity and exerts deleterious effects on EAE mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurte Mónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz-Crawford Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vega-Letter Ana Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernández Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Melanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fimmu.2015.05.00363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polarized macrophage subsets in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.07288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid-Induced Leucine Zipper Governs the Therapeutic Potential of Mesenchymal Stem Cells by Inducing a Switch From Pathogenic to Regulatory Th17 Cells in a Mouse Model of Collagen-Induced Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.1514 - 1524. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.39069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00976578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (12), pp.8402-8412. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT0557 Osteoblast-Specific Expression of the Nuclear Receptor Ppar-Delta Controls Bone and Glucose Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krönke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.792. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-eular.4341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cartilage repair capacity of de-differentiated, chondrocyte- and mesenchymal stem cell-laden hydrogels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nöth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky S. Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1148-1157. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A1.38 Mesenchymal stem cells induce non-classical IL-10-producing regulatory TH17 cells in arthritis: role of gilz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.A16. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A8.11 gilz-dependent activin a production by MSC inhibits TH17 differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.A80. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ governs Wnt signaling and bone turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Katzenbeisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Uderhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.608-613. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.3146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells generate a CD4+CD25+Foxp3+ regulatory T cell population during the differentiation process of Th1 and Th17 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Bravo-Alegría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Nova-Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00836318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PLZF as an osteochondrogenic transcription factor in mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.A64. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2011-201237.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and regeneration potential of mesenchymal progenitor cells derived from traumatized muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lozito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.2377 - 2388. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2010.01225.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem/Progenitor Cell–Mediated De Novo Regeneration of Dental Pulp with Newly Deposited Continuous Layer of Dentin in an In Vivo Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George T-J Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayoshi Yamaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.605-615. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEA.2009.0518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The micrornas as biomarkers in knee osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp.A48. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ard.2010.129635n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Senescence is a Common Characteristic Shared by Preneoplasic and Osteo-Arthritic Tissue~!2009-12-06~!2010-01-18~!2010-02-11~!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Philipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Rheumatology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874312901004010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosuppression by mesenchymal stem cells: mechanisms and clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.S66. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1063-4584(10)60159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activin A expression regulates multipotency of mesenchymal progenitor cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Bobick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gordeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells and rheumatoid arthritis: risk or benefit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (10), pp.1185-1189. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kep162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells: innovative therapeutic tools for rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (7), pp.392-399. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrrheum.2009.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERK1/2 Activation Induced by Inflammatory Cytokines Compromises Effective Host Tissue Integration of Engineered Cartilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (10), pp.2825-2835. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEA.2008.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3), pp.407 - 416. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2009.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells and immune tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1283-1289. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10428190701361869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal progenitor cells derived from traumatized human muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human palatine tonsil: a new potential tissue source of multipotent mesenchymal progenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Shanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Baksh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiran Gollapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.R83. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar2459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells in articular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (2), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.berh.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Inhibit the Differentiation of Dendritic Cells Through an Interleukin-6-Dependent Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (8), pp.2025-2032. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/stemcells.2006-0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Foxo1A as a new chondrogenic transcription factor in mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (A32)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microenvironmental changes during differentiation of mesenchymal stem cells towards chondrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.R33. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar2153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered Mesenchymal Stem Cells for Cartilage Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (4), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17460751.1.4.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (8), pp.1060-1066. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.tp.0000236098.13804.0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of the functional properties of mesenchymal stem cells in the presence of TNF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor alpha reverses the immunosuppressive properties of mesenchymal stem cells in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P52. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic, genotypic and functional characterization of mesenchymal stem cells from synovial membrane compared with bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Haüpl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P73. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiles discriminate bone marrow-derived and synovium-derived mesenchymal stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R1304-15. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the immunosuppressive properties of mesenchymal stem cells by tumor necrosis factor α in collagen‐induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (5), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 gene transfer in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (Suppl 1), pp.81. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés immunosuppressives des cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tropel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70, pp.925-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosuppressive effect of mesenchymal stem cells in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (Suppl 3), pp.105. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells and rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (6), pp.483-485. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering mesenchymal stem cells for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (10), pp.928-931. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.gt.3302019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statins, 3-Hydroxy-3-Methylglutaryl Coenzyme A Reductase Inhibitors, Are Able to Reduce Superoxide Anion Production by NADPH Oxidase in THP-1-Derived Monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ledoucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descomps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (4), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00005344-200210000-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased resistance and therapeutic efficacy of adipose stem cells upon PPARβ/δ preconditioning to treat acute myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Cardiologie, May 2025, Saint-Malo, France. pp.S193, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2025.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ preconditioning increased the cardioprotective effects of human MSC in IR injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France. pp.S177, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Immunomodulatory properties for the human MuStem cell population, a promising candidate for cell therapy of muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lieubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Bioregate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International (OARSI) on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Workshop for Rheumatology Research (EWRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, York, United Kingdom. pp.A56.2 - A56, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209124.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-inflammatory macrophages mediated TNF-alpha signalling is required for caudal fin regenerationin zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laplace-Builhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A16.1 - A16, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of macrophage subsets in zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laplace-Builhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A8.2 - A8, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ expression orchestrates the immunosuppressive effect of mesenchymal stem cells via NF-κB signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A91.1 - A91, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells repress Th17 molecular program through the PD-1 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.P16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00758222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ is involved in the cardioprotective effect of mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECongrès le Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, grenoble, France. 12 (2-4), pp.230, 2020, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of immunomodulatory properties for the human MuStem cell population, a promising candidate for cell therapy of muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lieubeau-Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual meeting of French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells: New Insights Into Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky S. Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.177-195, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-treatment of MSC with PPARβ/δ agonist for treatment of ischemia-reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022129468A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells with enhanced therapeutic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021105926A2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic rewiring of cancer cells induces metastasis via ERK5 but triggers recognition by NK cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffy Escayg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Alexia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:156.73469387755px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Farida Djouad </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Habilitation à diriger des recherches” (HDR), Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. Biology and Health, University of Montpellier, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master’s Degree (DEA) in Biology and Health, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master’s Degree (maîtrise), in Biochemistry, University of Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSITIONS HELD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Staff Scientist (Chargée de Recherche, CR1 INSERM), Group Leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute for Regenerative Medicine & Biotherapy (IRMB), Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Staff Scientist (Chargée de Recherche, CR2 INSERM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Neurosciences of Montpellier (INM), Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctoral fellow in the laboratory of Rocky Tuan,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAMS, NIH, Bethesda, USA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression dynamics of functionally equivalent Neurog1/2 genes enable protracted neurogenesis and temporal emergence of somatosensory neuron lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cabochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Venteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (1), pp.116798. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian mesenchymal stromal cells enhance zebrafish fin regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de la Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13619-025-00273-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrational behavior of tissue engineered chondrocyte/MSC-laden hydrogel constructs in an in vitro bovine cartilage defect model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stem Cells and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.183-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and efficacy of mesenchymal stromal cells mitochondria transplantation as a cell-free therapy for osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia García-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Yantén-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeimi Herrera-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-024-05945-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of extracellular vesicles with polyoxazolines to enhance their plasma stability and tumor accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Constanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ibn Elfekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 313, pp.122748. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2024.122748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted macrophage metabolic adaptation and function drive senescence-induced decline in vertebrate regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalén Del Río-Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (15), pp.7308-7326. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.111352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocyte-Derived Macrophages-Synovial Fibroblasts Crosstalk Unravels Oncostatin Signaling Network as a Driver of Synovitis in Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Laouteouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bortolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hannemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.43299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stromal cells for improvement of cardiac function following acute myocardial infarction: a matter of timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (2), pp.659-725. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physrev.00009.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance MSCs therapeutic properties? An insight on potentiation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Aylín García-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.331. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-024-03935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Immune Profile in Individuals with Kabuki Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Comel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapratim Sil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10875-024-01796-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of Intestinal Macrophage Subpopulations for High-Quality Total RNA Purification in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalén del Río-Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reyes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Solis-Cascante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mps7030043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLOD2, a key factor for MRL MSC metabolism and chondroprotective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Autelitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-024-03650-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04520310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of mesenchymal stromal cells in covalent alginate hydrogels for cell therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 2023, pp.568852. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.11.27.568852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waseem Akhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate: an alternative pathway for the immunosuppressive properties of mesenchymal stem/stromal cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Oyarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.335. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-023-03549-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04520316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartilage regeneration in zebrafish depends on Nrg1/ErbB signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Abou Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1123299. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2023.1123299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ priming enhances the anti-apoptotic and therapeutic properties of mesenchymal stromal cells in myocardial ischemia–reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-022-02840-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human MuStem cells repress T-cell proliferation and cytotoxicity through both paracrine and contact-dependent pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Téjédor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-021-02681-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03561720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ-Interfering Peptide Enhanced Mesenchymal Stromal Cell Immunoregulatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisguerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/5494749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactate metabolism coordinates macrophage response and regeneration in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (8), pp.3995-4009. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.65235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of a humanized mouse model of osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (6), pp.875 - 885. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2022.02.620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal models of osteoarthritis Part 1–Preclinical small animal models: challenges and opportunities for drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Lourdes Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Sapède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (11), pp.e596. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpz1.596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Macrophage-Dependent Wound Regeneration During Mycobacterial Infection in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.838452. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.838425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrroline-5-Carboxylate Reductase 1 Directs the Cartilage Protective and Regenerative Potential of Murphy Roths Large Mouse Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.604756. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.604756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRG1/ErbB signalling controls the dialogue between macrophages and neural crest-derived cells during zebrafish fin regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pratlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.6336. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-26422-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANF Produced by MRL Mouse-Derived Mesenchymal Stem Cells Is Pro-regenerative and Protects From Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.579951. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.579951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-regenerative Dialogue Between Macrophages and Mesenchymal Stem/Stromal Cells in Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jholy de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.718938. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.718938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Basis of Epimorphic Regeneration to Enhanced Regenerative Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.605120. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.605120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Macrophages During Mammalian Tissue Remodeling and Regeneration Under Infectious and Non-Infectious Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.707856. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.707856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03381916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoill Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maï Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/614388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATP synthase inhibition induces an AMPK-dependent glycolytic switch of mesenchymal stem cells that enhances their immunotherapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.51631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage morphological plasticity and migration is Rac signalling and MMP9 dependant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoill Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88961-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA exploration for mesenchymal stem cell characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rufflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.412. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03251471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Macrophage Response Is Driven by Mesenchymal Stem Cell-Mediated Metabolic Reprogramming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pradenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.624746. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.624746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Macrophages During Zebrafish Injury and Tissue Regeneration Under Infectious and Non-Infectious Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Bohaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt D Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.707824. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.707824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03381914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of microRNA Shuttled in Small Extracellular Vesicles Derived From Mesenchymal Stem/Stromal Cells for Osteoarticular Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Lara-Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nicole Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bustamante-Barrientos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ortloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768771. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.768771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04235474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ Is Required for Mesenchymal Stem Cell Cardioprotective Effects Independently of Their Anti-inflammatory Properties in Myocardial Ischemia-Reperfusion Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitirut Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.681002. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2021.681002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIF1α‐dependent metabolic reprogramming governs mesenchymal stem/stromal cell immunoregulatory functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.8250-8264. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201902232R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms behind the Immunoregulatory Dialogue between Mesenchymal Stem Cells and Th17 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Campos-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1660. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARδ-mediated mitochondrial rewiring of osteoblasts determines bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea I H Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Palumbo-Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Krishnacoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8428. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65305-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole embryo culture, transcriptomics and RNA interference identify TBX1 and FGF11 as novel regulators of limb development in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Barthelaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.3597. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60217-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro‐resolving mediator protectin D1 promotes epimorphic regeneration by controlling immune cell function in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Sipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (17), pp.4055-4073. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ-dependent MSC metabolism determines their immunoregulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Contreras-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.11423. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent LPS exposure commands MSC immunoplasticity through TLR4 activation leading to opposite therapeutic outcome in EAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.416. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-020-01840-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Fate of Tumor Extracellular Vesicles at High Spatiotemporal Resolution Using the Zebrafish Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shima Ghoroghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.554-572.e7. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2019.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to Stand with Stromal Cells and Chronic Synovitis in Rheumatoid Arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (10), pp.1257. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells8101257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cell repression of Th17 cells is triggered by mitochondrial transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.232. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13287-019-1307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02376241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Improve Rheumatoid Arthritis Progression by Controlling Memory T Cell Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noymar Luque-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jose Paredes-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jose Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.Front. Immunol. 10:798. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative regenerative properties of mesenchymal stem cells isolated from MRL (Murphy Roths Large) versus C57Bl6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.244-245. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2019.02.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secreted α-Klotho maintains cartilage tissue homeostasis by repressing NOS2 and ZIP8-MMP13 catabolic axis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Teigell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1442-1453. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/aging.101481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilz-Activin A as a Novel Signaling Axis Orchestrating Mesenchymal Stem Cell and Th17 Cell Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Espinosa-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.846 - 859. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.21793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL17/IL17RA as a Novel Signaling Axis Driving Mesenchymal Stem Cell Therapeutic Function in Experimental Autoimmune Encephalomyelitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Vega-Letter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.00802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Direct the Immunological Fate of Macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results and Problems in Cell Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54090-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNF signaling and macrophages govern fin regeneration in zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.e2979. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cddis.2017.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R410 – Immunosuppressive Properties of Tonsil‐Derived MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drago Prgomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Shanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gollapudi Kiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Otolaryngology Head and Neck Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (S2), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.otohns.2008.05.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ: A master regulator of mesenchymal stem cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Krönke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.55 - 58. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunosuppressive signature of menstrual blood mesenchymal stem cells entails opposite effects on experimental arthritis and graft versus host diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainoa Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.456 - 469. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.2244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ directs the therapeutic potential of mesenchymal stem cells in arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Espinosa-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (12), pp.2166 - 2174. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Regulate the Innate and Adaptive Immune Responses Dampening Arthritis Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.3162743. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3162743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the complexity of macrophage biology and function with the zebrafish model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Chi Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplace-Builhé Béryl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgensen Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrophage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14800/Macrophage.1260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cell-Derived Interleukin 1 Receptor Antagonist Promotes Macrophage Polarization and Inhibits B Cell Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Franquesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.483 - 492. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL17RA knockout mesenchymal stem cells lose their immunosuppressive capacity and exerts deleterious effects on EAE mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurte Mónica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz-Crawford Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vega-Letter Ana Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernández Catalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Melanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fimmu.2015.05.00363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polarized macrophage subsets in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béryl Laplace-Builhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.07288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucocorticoid-Induced Leucine Zipper Governs the Therapeutic Potential of Mesenchymal Stem Cells by Inducing a Switch From Pathogenic to Regulatory Th17 Cells in a Mouse Model of Collagen-Induced Arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (6), pp.1514 - 1524. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.39069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promyelocytic leukemia zinc-finger induction signs mesenchymal stem cell commitment: identification of a key marker for stemness maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00976578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Angiopoietin-like 4 in Matrix Remodeling during Chondrogenic Differentiation of Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (12), pp.8402-8412. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.539825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAT0557 Osteoblast-Specific Expression of the Nuclear Receptor Ppar-Delta Controls Bone and Glucose Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krönke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.792. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2014-eular.4341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cartilage repair capacity of de-differentiated, chondrocyte- and mesenchymal stem cell-laden hydrogels in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Nöth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky S. Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (8), pp.1148-1157. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2014.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A8.11 gilz-dependent activin a production by MSC inhibits TH17 differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.A80. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A1.38 Mesenchymal stem cells induce non-classical IL-10-producing regulatory TH17 cells in arthritis: role of gilz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.A16. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ governs Wnt signaling and bone turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Katzenbeisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Uderhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (5), pp.608-613. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.3146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells generate a CD4+CD25+Foxp3+ regulatory T cell population during the differentiation process of Th1 and Th17 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Kurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javiera Bravo-Alegría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Nova-Lamperti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.65. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00836318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of PLZF as an osteochondrogenic transcription factor in mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71, pp.A64. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2011-201237.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation and regeneration potential of mesenchymal progenitor cells derived from traumatized muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lozito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Nesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (11), pp.2377 - 2388. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2010.01225.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem/Progenitor Cell–Mediated De Novo Regeneration of Dental Pulp with Newly Deposited Continuous Layer of Dentin in an In Vivo Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George T-J Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayoshi Yamaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonnie Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastaran Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (2), pp.605-615. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEA.2009.0518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The micrornas as biomarkers in knee osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp.A48. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ard.2010.129635n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Senescence is a Common Characteristic Shared by Preneoplasic and Osteo-Arthritic Tissue~!2009-12-06~!2010-01-18~!2010-02-11~!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Philipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Rheumatology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874312901004010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosuppression by mesenchymal stem cells: mechanisms and clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.S66. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1063-4584(10)60159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activin A expression regulates multipotency of mesenchymal progenitor cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Bobick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.11. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00622572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gordeladze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brondello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duroux-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells and rheumatoid arthritis: risk or benefit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (10), pp.1185-1189. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/kep162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells: innovative therapeutic tools for rheumatic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (7), pp.392-399. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrrheum.2009.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERK1/2 Activation Induced by Inflammatory Cytokines Compromises Effective Host Tissue Integration of Engineered Cartilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rackwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (10), pp.2825-2835. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ten.TEA.2008.0663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Analysis Identifies Foxo3A as a Novel Transcription Factor Regulating Mesenchymal Stem Cell Chrondrogenic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fromigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3), pp.407 - 416. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2009.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01878108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells and immune tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (7), pp.1283-1289. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10428190701361869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal progenitor cells derived from traumatized human muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.129-138. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/term.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipotent mesenchymal stromal cells in articular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (2), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.berh.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human palatine tonsil: a new potential tissue source of multipotent mesenchymal progenitor cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Janjanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Shanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Baksh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiran Gollapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.R83. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar2459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Inhibit the Differentiation of Dendritic Cells Through an Interleukin-6-Dependent Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (8), pp.2025-2032. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/stemcells.2006-0548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Foxo1A as a new chondrogenic transcription factor in mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (A32)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microenvironmental changes during differentiation of mesenchymal stem cells towards chondrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.R33. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar2153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered Mesenchymal Stem Cells for Cartilage Repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mrugala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (4), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17460751.1.4.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier Onset of Syngeneic Tumors in the Presence of Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (8), pp.1060-1066. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.tp.0000236098.13804.0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of the functional properties of mesenchymal stem cells in the presence of TNF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and experimental rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor necrosis factor alpha reverses the immunosuppressive properties of mesenchymal stem cells in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P52. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic, genotypic and functional characterization of mesenchymal stem cells from synovial membrane compared with bone marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Haüpl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P73. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiles discriminate bone marrow-derived and synovium-derived mesenchymal stem cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.R1304-15. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00089978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the immunosuppressive properties of mesenchymal stem cells by tumor necrosis factor α in collagen‐induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (5), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.21012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-22 gene transfer in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dudler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (Suppl 1), pp.81. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés immunosuppressives des cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tropel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70, pp.925-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosuppressive effect of mesenchymal stem cells in collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (Suppl 3), pp.105. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/ar906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells and rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louis-Plence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (6), pp.483-485. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering mesenchymal stem cells for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Apparailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (10), pp.928-931. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.gt.3302019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statins, 3-Hydroxy-3-Methylglutaryl Coenzyme A Reductase Inhibitors, Are Able to Reduce Superoxide Anion Production by NADPH Oxidase in THP-1-Derived Monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ledoucen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Descomps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiovascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (4), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00005344-200210000-00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased resistance and therapeutic efficacy of adipose stem cells upon PPARβ/δ preconditioning to treat acute myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Cardiologie, May 2025, Saint-Malo, France. pp.S193, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2025.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ preconditioning increased the cardioprotective effects of human MSC in IR injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lille, France. pp.S177, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Immunomodulatory properties for the human MuStem cell population, a promising candidate for cell therapy of muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lieubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Bioregate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the Osteoarthritis-Research-Society-International (OARSI) on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of thrombospondin-4 expressing mesenchymal stem cells in osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Workshop for Rheumatology Research (EWRR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, York, United Kingdom. pp.A56.2 - A56, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209124.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-inflammatory macrophages mediated TNF-alpha signalling is required for caudal fin regenerationin zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laplace-Builhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A16.1 - A16, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of macrophage subsets in zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Nguyen-Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Laplace-Builhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Travnickova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A8.2 - A8, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ expression orchestrates the immunosuppressive effect of mesenchymal stem cells via NF-κB signalling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ipseiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scholtysek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALS OF THE RHEUMATIC DISEASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, London, United Kingdom. pp.A91.1 - A91, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207259.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells repress Th17 molecular program through the PD-1 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Noordwijk aan Zee, Netherlands. pp.P16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00758222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPARβ/δ is involved in the cardioprotective effect of mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nernpermpisooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECongrès le Printemps de la Cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, grenoble, France. 12 (2-4), pp.230, 2020, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvdsp.2020.03.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of immunomodulatory properties for the human MuStem cell population, a promising candidate for cell therapy of muscular dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Lorant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lieubeau-Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual meeting of French Society for Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells: New Insights Into Tissue Engineering and Regenerative Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky S. Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Tissue Engineering and Regenerative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.177-195, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-treatment of MSC with PPARβ/δ agonist for treatment of ischemia-reperfusion injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrère-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jorgensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022129468A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cells with enhanced therapeutic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Luz-Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Contreras-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Elizondo-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Djouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021105926A2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic rewiring of cancer cells induces metastasis via ERK5 but triggers recognition by NK cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffy Escayg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Alexia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79ABE2D5"/>
+    <w:nsid w:val="F45B2DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F945579"/>
+    <w:nsid w:val="85E0EBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desiderio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Venteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jholy de la Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13619-025-00273-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rackwitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janjanin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Tuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vega-Letter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garc&#237;a-Guerrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Yant&#233;n-Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pradenas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeimi Herrera-Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-05945-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ayl&#237;n Garc&#237;a-Guerrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fuentes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Araya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03935-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Solis-Cascante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7030043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04520310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Autelitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03650-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04520316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Oyarce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bustamante-Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03549-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Nassif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1123299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lorant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier T&#233;j&#233;dor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Viv&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5494749" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jholy de La Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.65235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boutet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.02.620" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Lourdes Rios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rapp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D. Johansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838425" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roudi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.579951" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Wei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.718938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.605120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ipseiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707856" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670485v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Elizondo-Vega" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.51631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garc&#237;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624746" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707824" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04235474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Lara-Barba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicole Hill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ortloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768771" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Paredes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Torres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902232R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071660" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea I H M&#252;ller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stoll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo-Zerr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina B&#246;hm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Krishnacoumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65305-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sipka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15156" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02925972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Contreras-Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Torres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vega-Letter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68347-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hyenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.01.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jose Paredes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00798" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834084v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21793" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00802" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54090-0_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.374" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Janjanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Prgomet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Shanti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gollapudi Kiran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otohns.2008.05.564" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Scholtysek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kr&#246;nke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.11.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figueroa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3162743" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Chi Mai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplace-Builh&#233; B&#233;ryl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Christian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/Macrophage.1260" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurte M&#243;nica" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz-Crawford Patricia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega-Letter Ana Maria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez Catalina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Melanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2015.05.00363" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scholtysek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ipseiz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schett" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kr&#246;nke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.4341" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03109221v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#246;th" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky S. Tuan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luz-Crawford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bonnefont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beaulieu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.37" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002745v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#232;ne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.185" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986350v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Katzenbeisser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uderhardt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3146" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002771v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gu&#233;rit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2011-201237.8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Jackson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lozito" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Kuhn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Nesti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2010.01225.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986345v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T-J Huang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayoshi Yamaza" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Shea" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2009.0518" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Bobick" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Song" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000209v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kep162" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2009.104" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Tuan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2008.0663" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000667v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428190701361869" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jackson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aragon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koehler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.149" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Baksh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Gollapudi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2459" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000672v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17460751.1.4.529" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000136v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delbosc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledoucen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descomps" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200210000-00015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402238v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Nargeot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.045" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.034" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959647v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834525v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laplace-Builhe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travnickova" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.37" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834463v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.19" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scholtysek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stoll" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.209" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03429725v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nernpermpisooth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.077" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959646v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras Lopez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau-Teillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005432v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925899v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953792v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349353v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zemiti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffy Escayg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alexia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desiderio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Venteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116798" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza-Aguirre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jholy de la Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vinatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13619-025-00273-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rackwitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janjanin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Tuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Vega-Letter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garc&#237;a-Guerrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Yant&#233;n-Fuentes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pradenas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeimi Herrera-Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-05945-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constanzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ibn Elfekih" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2024.122748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barthelaix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n Del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bohaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salvador" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.111352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barr&#232;re-Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Nargeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ayl&#237;n Garc&#237;a-Guerrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Fuentes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Araya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03935-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yal&#233;n del R&#237;o-Jay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reyes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Solis-Cascante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7030043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04520310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bahraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Autelitano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03650-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ambrosino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nativel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lagneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loll" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.568852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04520316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noymar Luque-Campos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Oyarce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bustamante-Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03549-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Nassif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1123299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitirut Nernpermpisooth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-02840-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lorant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier T&#233;j&#233;dor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02681-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisguerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Viv&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5494749" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jholy de La Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terraza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.65235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boutet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.02.620" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Lourdes Rios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rapp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Lang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D. Johansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras-L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838425" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.604756" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Assou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26422-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roudi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.579951" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Wei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.718938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.605120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ipseiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707856" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670485v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Elizondo-Vega" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.51631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03251471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riquier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruffl&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07289-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garc&#237;a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.624746" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03381914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.707824" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04235474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Lara-Barba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicole Hill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ortloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.768771" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644844v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.681002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Paredes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Torres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902232R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071660" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02869506v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea I H M&#252;ller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Stoll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo-Zerr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina B&#246;hm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Krishnacoumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65305-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60217-w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sipka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15156" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02925972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Contreras-Lopez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Torres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Vega-Letter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68347-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Kurte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Vega-Letter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-020-01840-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hyenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Ghoroghi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.01.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8101257" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02376241v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Caicedo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-019-1307-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jose Paredes-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00798" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tejedor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahraoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2019.02.137" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuchana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Espinoza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Teigell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101481" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834084v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.21793" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01833410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kurte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00802" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54090-0_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086729v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2017.374" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Janjanin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Prgomet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Shanti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gollapudi Kiran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otohns.2008.05.564" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Scholtysek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kr&#246;nke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.11.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834145v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Torres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainoa Fernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2244" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834105v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luz-Crawford" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ipseiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Espinosa-Carrasco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caicedo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejedor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208696" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Figueroa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luz-Crawford" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3162743" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Chi Mai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplace-Builh&#233; B&#233;ryl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgensen Christian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/Macrophage.1260" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Franquesa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2254" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurte M&#243;nica" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz-Crawford Patricia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega-Letter Ana Maria" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez Catalina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Melanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fimmu.2015.05.00363" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaulieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39069" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00976578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt416" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Iampietro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.539825" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scholtysek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ipseiz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schett" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kr&#246;nke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2014-eular.4341" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03109221v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rackwitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich N&#246;th" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky S. Tuan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2014.05.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002745v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Luz-Crawford" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#232;ne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.185" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bonnefont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beaulieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.37" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986350v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Katzenbeisser" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Uderhardt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3146" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00836318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Bravo-Alegr&#237;a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Nova-Lamperti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt216" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002771v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gu&#233;rit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2011-201237.8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01878048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Jackson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lozito" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Kuhn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Nesti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2010.01225.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986345v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T-J Huang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayoshi Yamaza" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Shea" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2009.0518" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000154v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philipot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Noel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874312901004010010" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878105v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ghannam" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Bobick" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Song" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000209v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kep162" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2009.104" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Tuan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEA.2008.0663" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01878108v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Canovas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fromigue" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry R&#232;me" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2009.0013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000667v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mrugala" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428190701361869" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jackson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aragon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koehler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.149" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005451v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2008.01.005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Baksh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Gollapudi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2459" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014995v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000672v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17460751.1.4.529" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004923v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000136v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delbosc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morena" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledoucen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Descomps" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005344-200210000-00015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402238v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Nargeot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.045" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.034" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959647v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834285v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Toupet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.926" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834281v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maumus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Toupet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D David" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209124.133" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834525v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Laplace-Builhe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Travnickova" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.37" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834463v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.19" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834517v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scholtysek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stoll" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.209" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele No&#235;l" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Figueroa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carri&#243;n" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03429725v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nernpermpisooth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2020.03.077" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959646v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Contreras Lopez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau-Teillet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005432v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925899v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953792v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349353v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zemiti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffy Escayg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alexia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>