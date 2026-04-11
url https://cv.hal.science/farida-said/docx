--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -687,552 +687,552 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+                <w:t xml:space="preserve">Multi-Source Emotion Annotation in Children's Language: When LLM Consensus Diverges from Human Judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Affective Science at LREC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LRA Language Resources Association, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360966v1</w:t>
+                <w:t xml:space="preserve">hal-05573349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Online Segmentation and Performance Evaluation Method for Real- Time Activity Recognition in Smart Homes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBS BHI 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Interactive Collaborative Learning (ICL 2025) and 54th IGIP International Conference on Engineering Pedagogy (IGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Engineering Pedagogy (IGIP) and Budapest University of Technology and Economics (BME), Oct 2025, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847233v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathers and Mothers through Children's Eyes: A Child-Centered Approach Using NLP and Qualitative Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Online Segmentation and Performance Evaluation Method for Real- Time Activity Recognition in Smart Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRCD 2025 Biennal Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EMBS BHI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Houston, TX, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI62660.2024.10913787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061839v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Children's Social Cognition: Leveraging NLP for Deeper Insights Into Social Role Perceptions</w:t>
+                <w:t xml:space="preserve">Fathers and Mothers through Children's Eyes: A Child-Centered Approach Using NLP and Qualitative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 20th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRCD 2025 Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Research in Child Development (SRCD), May 2025, Minneapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738858v1</w:t>
+                <w:t xml:space="preserve">hal-05061839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS: Experimental and Comparative Studies of Concept Representations in Schoolchildren</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Children's Social Cognition: Leveraging NLP for Deeper Insights Into Social Role Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 20th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Guangzhou, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNC-FSKD64080.2024.10702313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981018v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaFNeGE: Dataset of French Newsletters with Graph Representation and Embedding</w:t>
+                <w:t xml:space="preserve">Graphical document representation for french newsletters analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
@@ -1250,106 +1250,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialog (TSD) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic. pp.16-27, </w:t>
+              <w:t xml:space="preserve">DocEng '22: ACM Symposium on Document Engineering 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Jose California, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16270-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3558100.3563856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966533v1</w:t>
+                <w:t xml:space="preserve">hal-03966518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical document representation for french newsletters analysis</w:t>
+                <w:t xml:space="preserve">DaFNeGE: Dataset of French Newsletters with Graph Representation and Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
@@ -1367,214 +1367,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocEng '22: ACM Symposium on Document Engineering 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Jose California, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Text, Speech and Dialog (TSD) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brno, Czech Republic. pp.16-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3558100.3563856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16270-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966518v1</w:t>
+                <w:t xml:space="preserve">hal-03966533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Blandin</w:t>
+                <w:t xml:space="preserve">COSMOS: Experimental and Comparative Studies of Concept Representations in Schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.5251-5260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981781v1</w:t>
+                <w:t xml:space="preserve">hal-03981018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t>
+                <w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
@@ -1592,1523 +1566,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTRIC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424725v1</w:t>
+                <w:t xml:space="preserve">hal-03981781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generating Real-World Datasets for Teaching Statistics in Industrial Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual International Conference on Statistics: teaching, Theory &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">CENTRIC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425010v1</w:t>
+                <w:t xml:space="preserve">hal-03424725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et interprétation des catégories taxonomiques des animaux et aliments chez des enfants d'âge préscolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Generating Real-World Datasets for Teaching Statistics in Industrial Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iehan Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Achour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.245-252</w:t>
+              <w:t xml:space="preserve">15th Annual International Conference on Statistics: teaching, Theory &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469861v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Control Modes and Mental Workload: An Experimental Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Modélisation et interprétation des catégories taxonomiques des animaux et aliments chez des enfants d'âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bressolle</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Achour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computer-Human Interaction Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.245-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049882v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Pecore</w:t>
+                <w:t xml:space="preserve">Cognitive Control Modes and Mental Workload: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Laouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bressolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, France. pp.17-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010011600170026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468734v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect Detection in Book Reviews: Experimentations</w:t>
+                <w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pecore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NL4AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Trento, Italy</w:t>
+              <w:t xml:space="preserve">EGC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968578v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+                <w:t xml:space="preserve">Aspect Detection in Book Reviews: Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pecore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
+              <w:t xml:space="preserve">NL4AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617043v1</w:t>
+                <w:t xml:space="preserve">hal-01968578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner lexique et régression logistique dans la classification d'avis laissés sur le Net : une étude de cas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farida Saïd</w:t>
+                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447571v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai-Hieu Vu</w:t>
+                <w:t xml:space="preserve">Combiner lexique et régression logistique dans la classification d'avis laissés sur le Net : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Pecore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167929v1</w:t>
+                <w:t xml:space="preserve">hal-01447571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai-Heu Vu</w:t>
+                <w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Hieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t>
+              <w:t xml:space="preserve">TALN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066170v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alert Management for Home Healthcare Based on Home Automation Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
+                <w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Heu Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Int. Conf. of the IEEE Engineering in Medicine and Biology Society (EMBC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina, France</w:t>
+              <w:t xml:space="preserve">Text, Speech and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491245v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Child and Adult Language : Exploring Semantic constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+                <w:t xml:space="preserve">Alert Management for Home Healthcare Based on Home Automation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Thanh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI-MLMI'09 Workshop on Child, Computer and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cambridge, MA, United States</w:t>
+              <w:t xml:space="preserve">32nd Int. Conf. of the IEEE Engineering in Medicine and Biology Society (EMBC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515239v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted Living Service Identification Based on Activity Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bich Thanh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th International Conference on Pervasive Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohonen approach for assisted living services construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bich Thanh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI rencontres de la société Francophone de classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparing Child and Adult Language : Exploring Semantic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl El Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMI-MLMI'09 Workshop on Child, Computer and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cambridge, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cognitive and Emotional linguistic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 International Conference on Multimodal Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Chania, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3118,212 +3200,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe de connaissances pour l’aide à la réalisation de recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Biger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Celeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France. RNTI-E-39, pp.645-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Collaborative Writing through NLP: A Case Study on Monomodal Text Co-construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael E. Auer ; Peter Toth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation via Collaborative Learning in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 4 (1849), Springer, In press, 978-3-032-18890-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Type of Visualization Influence the Mode of Cognitive Control in a Dynamic System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,70 +3540,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karwowski W., Ahram T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Human Systems Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 903, pp.751-757, 2019, IHSI 2019. Advances in Intelligent Systems and Computing, 978-3-030-11051-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11051-2_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3419,170 +3613,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COSMOS : Transcriptions anonymisées d'interviews d'enfants sur la construction sémantique et les stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bellachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/NKL.DBFC0N79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3729,51 +3923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehann Eveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.9-1-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI62660.2024.10913787" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC-FSKD64080.2024.10702313" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16270-1_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehan Eveno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Thanh Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d-Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Celeste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.DBFC0N79" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehann Eveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.9-1-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI62660.2024.10913787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC-FSKD64080.2024.10702313" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16270-1_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehan Eveno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Thanh Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d-Hocine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Celeste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.DBFC0N79" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>