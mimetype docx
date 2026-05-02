--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2744,351 +2744,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Living Service Identification Based on Activity Patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
+                <w:t xml:space="preserve">Comparing Child and Adult Language : Exploring Semantic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl El Maarouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Villaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Pervasive Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICMI-MLMI'09 Workshop on Child, Computer and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457298v1</w:t>
+                <w:t xml:space="preserve">hal-00515239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohonen approach for assisted living services construction</w:t>
+                <w:t xml:space="preserve">Assisted Living Service Identification Based on Activity Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bich Thanh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI rencontres de la société Francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Pervasive Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Taipei, Taiwan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422148v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Child and Adult Language : Exploring Semantic constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+                <w:t xml:space="preserve">Kohonen approach for assisted living services construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Thanh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd-Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI-MLMI'09 Workshop on Child, Computer and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cambridge, MA, United States</w:t>
+              <w:t xml:space="preserve">XVI rencontres de la société Francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515239v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and Emotional linguistic Interaction</w:t>
               </w:r>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Villaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3923,51 +3923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehann Eveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.9-1-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI62660.2024.10913787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC-FSKD64080.2024.10702313" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16270-1_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehan Eveno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Thanh Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d-Hocine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Celeste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.DBFC0N79" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572881v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehann Eveno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajte.9-1-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI62660.2024.10913787" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC-FSKD64080.2024.10702313" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3558100.3563856" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16270-1_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iehan Eveno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Thanh Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d-Hocine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Maarouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benferhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Celeste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Araujo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.DBFC0N79" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>