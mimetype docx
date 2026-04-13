--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -758,1765 +758,1774 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.311-323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 22, pp.311-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2021.01.0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires politiques et paroles contestataires : « Brûleurs » de frontières dans les slogans et les chants du &amp;lt;i&amp;gt;hirak&amp;lt;/i&amp;gt; en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°245, pp.43 - 56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.245.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique de l’ingérence et lutte pour la légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.35-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.102.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirak, Algérie en révolution(s). Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalia Chenoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Guénif-Souilamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (2), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03858112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirak : l’an I ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Benzenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°102 (2), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.102.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalia Chenoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Guénif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°102 (2), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence du régime des frontières et ses conséquences létales : récits et pratiques autour des morts et disparus par migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 83 (2), pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.083.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps absents : des fils disparus et des familles en lutte ? Le cas des migrants tunisiens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (2), pp.87-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.083.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “My Visa Application Was Denied, I Decided to Go Anyway” Interpreting, Experiencing, and Contesting Visa Policies and the (Im)mobility Regime in Algeria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), pp.68-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/arms.2019.020107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles routes de la soie en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Belguidoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109 (2), pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.109.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La violence du régime des frontières et ses conséquences létales : récits et pratiques autour des morts et disparus par migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (2), pp.9-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.083.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pénalisation des “brûleurs” de frontières en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/3 (39, NF), pp.19-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apdem.039.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Humoriste, journaliste et artiste engagé. Le métier de caricaturiste en Algérie au prisme des œuvres de Hic et de Dilem consacrées aux « brûleurs » de frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.97-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les &amp;quot;brûleurs&amp;quot; de frontières dans la musique populaire tunisienne. La migration non documentée au prisme de chansons de rap et de mezoued »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Salzbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 254 (2), pp.37-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/afco.254.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques migratoires restrictives : une fabrique de harraga »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1304, pp.95-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.2652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques mises en place par le Maroc envers ses ressortissants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Nuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1303, pp.147-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.2574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les harraga algériens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 143 (2), pp.105-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.143.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Algérie : des visas au compte-gouttes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (2), pp.25-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.093.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Musique populaire et imaginaire migratoire en Algérie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Algérie made by China »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.139 - 143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.5468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2526,858 +2535,858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un véritable droit des étrangers en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Farrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie : l'avenir en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Koukou éditions, 251-261 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier bleu, 19-30 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté de circulation : Un instrument diplomatique - Le cas de la Libye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Migreurop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 30-31 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Parce que je suis un homme, pas un lâche » : Révéler les rôles et les stéréotypes de genre à partir du cas des migrations non documentées (harga) en Algérie et en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Salzbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier bleu, 121-138 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hope and disillusion. The Depiction of Europe in Algerian and Tunisian Cultural Productions about Undocumented Migration »</w:t>
+                <w:t xml:space="preserve">« “Brûler” les frontières : fuite ou contestation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Africa and the Making of Europe: Governance, Institutions and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.197-228, 2018, 9781350021822</w:t>
+              <w:t xml:space="preserve">Tunisie au présent : une démocratisation au-dessus de tout soupçon ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-393, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117610v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Brûler” les frontières : fuite ou contestation »</w:t>
+                <w:t xml:space="preserve">« Hope and disillusion. The Depiction of Europe in Algerian and Tunisian Cultural Productions about Undocumented Migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Salzbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisie au présent : une démocratisation au-dessus de tout soupçon ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-393, 2018, 978-2-271-11807-3</w:t>
+              <w:t xml:space="preserve">North Africa and the Making of Europe: Governance, Institutions and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.197-228, 2018, 9781350021822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117543v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Migrations non-documentées et imaginaires sur Internet : Le cas des harraga tunisiens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Salzbrunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions croisées autour des frontières européennes : mobilités, sécurité et frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Université de Galatasaray, pp.91-113, 2017, 978-975-8400-38-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les autorités algériennes face aux “brûleurs” de frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-179, 2015, 9782271085580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Brûler&amp;quot; les frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magellan &amp; Cie; Musée national de l’Histoire de l’immigration, pp.94-97, 2015, 9782350743554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3387,104 +3396,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances et jeunesses en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cavalier bleu, 1 vol. (471 p.), 2022, MiMed, 979-10-318-0519-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3494,143 +3503,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito : Police, plus de papiers !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gobe Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Loïc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souiah Farida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Znaien Nessim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3640,100 +3649,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les harraga en Algérie : émigration et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014IEPP0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03641118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3743,105 +3752,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captation sonore de la communication de Farida Souiah, post-doctorante LabexMed 2017 accueillie au LAMES, lors de la Journée d’Études Matières Premières à l’IMéRA le 30 janvier 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02201257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3909,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F8C584"/>
+    <w:nsid w:val="E11031C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="010CD75E"/>
+    <w:nsid w:val="13A97AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4291,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farida-souiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8755-2355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143130927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em-lyon.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.em-lyon.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez Garcia de Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hgc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902397v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chekkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benzenine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#232;ze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171059v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arms.2019.020107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.254.0037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2652" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Nuno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189213v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.093.0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5468" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Farrah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/tunisie/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/migrations-en-mediterranee/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Eric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Lo&#239;c Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souiah Farida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaien Nessim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02201257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farida-souiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8755-2355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143130927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em-lyon.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.em-lyon.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez Garcia de Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hgc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chekkar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benzenine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#232;ze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arms.2019.020107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2827" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.254.0037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Nuno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.093.0025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Farrah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/tunisie/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/migrations-en-mediterranee/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Eric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Lo&#239;c Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souiah Farida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaien Nessim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02201257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>