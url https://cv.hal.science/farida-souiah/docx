--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -887,490 +887,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhétorique de l’ingérence et lutte pour la légitimité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hirak : l’an I ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Benzenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.35-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.102.0035⟩</w:t>
+              <w:t xml:space="preserve">, 2020, n°102 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.102.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902397v1</w:t>
+                <w:t xml:space="preserve">hal-03102687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirak, Algérie en révolution(s). Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalia Chenoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Guénif-Souilamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (2), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03858112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirak : l’an I ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Benzenine</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Dris</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amin Allal</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalia Chenoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Guénif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°102 (2), pp.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.102.0057⟩</w:t>
+              <w:t xml:space="preserve">, 2020, n°102 (2), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102687v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhétorique de l’ingérence et lutte pour la légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n°102 (2), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.102.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.102.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102673v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence du régime des frontières et ses conséquences létales : récits et pratiques autour des morts et disparus par migration</w:t>
               </w:r>
@@ -1441,183 +1441,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Corps absents : des fils disparus et des familles en lutte ? Le cas des migrants tunisiens »</w:t>
+                <w:t xml:space="preserve">« “My Visa Application Was Denied, I Decided to Go Anyway” Interpreting, Experiencing, and Contesting Visa Policies and the (Im)mobility Regime in Algeria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83 (2), pp.87-100. </w:t>
+              <w:t xml:space="preserve">Migration and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.68-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.083.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/arms.2019.020107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171059v1</w:t>
+                <w:t xml:space="preserve">hal-02170884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “My Visa Application Was Denied, I Decided to Go Anyway” Interpreting, Experiencing, and Contesting Visa Policies and the (Im)mobility Regime in Algeria »</w:t>
+                <w:t xml:space="preserve">« Corps absents : des fils disparus et des familles en lutte ? Le cas des migrants tunisiens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.68-80. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (2), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/arms.2019.020107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.083.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170884v1</w:t>
+                <w:t xml:space="preserve">hal-02171059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles routes de la soie en Méditerranée</w:t>
               </w:r>
@@ -2949,204 +2949,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Brûler” les frontières : fuite ou contestation »</w:t>
+                <w:t xml:space="preserve">« Hope and disillusion. The Depiction of Europe in Algerian and Tunisian Cultural Productions about Undocumented Migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Salzbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisie au présent : une démocratisation au-dessus de tout soupçon ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-393, 2018, 978-2-271-11807-3</w:t>
+              <w:t xml:space="preserve">North Africa and the Making of Europe: Governance, Institutions and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.197-228, 2018, 9781350021822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117543v1</w:t>
+                <w:t xml:space="preserve">hal-02117610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hope and disillusion. The Depiction of Europe in Algerian and Tunisian Cultural Productions about Undocumented Migration »</w:t>
+                <w:t xml:space="preserve">« “Brûler” les frontières : fuite ou contestation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Mastrangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Africa and the Making of Europe: Governance, Institutions and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.197-228, 2018, 9781350021822</w:t>
+              <w:t xml:space="preserve">Tunisie au présent : une démocratisation au-dessus de tout soupçon ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-393, 2018, 978-2-271-11807-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117610v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Migrations non-documentées et imaginaires sur Internet : Le cas des harraga tunisiens »</w:t>
               </w:r>
@@ -3221,178 +3221,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les autorités algériennes face aux “brûleurs” de frontières »</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Brûler&amp;quot; les frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-179, 2015, 9782271085580</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magellan &amp; Cie; Musée national de l’Histoire de l’immigration, pp.94-97, 2015, 9782350743554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187643v1</w:t>
+                <w:t xml:space="preserve">hal-02189183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Brûler&amp;quot; les frontières »</w:t>
+                <w:t xml:space="preserve">« Les autorités algériennes face aux “brûleurs” de frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Souiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magellan &amp; Cie; Musée national de l’Histoire de l’immigration, pp.94-97, 2015, 9782350743554</w:t>
+              <w:t xml:space="preserve">Migrations en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-179, 2015, 9782271085580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189183v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3918,51 +3918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E11031C3"/>
+    <w:nsid w:val="979808EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4066,51 +4066,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13A97AEC"/>
+    <w:nsid w:val="97ACA99F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farida-souiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8755-2355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143130927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em-lyon.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.em-lyon.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez Garcia de Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hgc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chekkar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benzenine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#232;ze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arms.2019.020107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2827" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.254.0037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Nuno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.093.0025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Farrah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/tunisie/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/migrations-en-mediterranee/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Eric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Lo&#239;c Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souiah Farida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaien Nessim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02201257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/farida-souiah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8755-2355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143130927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://em-lyon.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce.em-lyon.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499608v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gonzalez Garcia de Paredes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hgc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145ib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benzenine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Dris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chekkar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalia Chenoufi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#232;ze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.102.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arms.2019.020107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.109.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.039.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2827" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mastrangelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.254.0037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Nuno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.143.0105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.093.0025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.5468" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Farrah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/tunisie/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/migrations-en-mediterranee/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobe Eric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Lo&#239;c Le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souiah Farida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Znaien Nessim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02201257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>