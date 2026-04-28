--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -1220,663 +1220,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Enterprise Model for PSS Within a Systems Engineering Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Harrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12267⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442964v1</w:t>
+                <w:t xml:space="preserve">hal-02277056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modeling framework of collaboration in PSS development project: A review of key factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Product-Process Model for Decision-Aid Perspective in Additive Manufacturing Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.1278-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2020.1278-1293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544710v1</w:t>
+                <w:t xml:space="preserve">hal-03364038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge-based collaborative platform for PSS design and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Boli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Usatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (Part B), pp.220-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Product-Process Model for Decision-Aid Perspective in Additive Manufacturing Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Enterprise Model for PSS Within a Systems Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africa Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2020.1278-1293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364038v1</w:t>
+                <w:t xml:space="preserve">hal-02442964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a modeling framework of collaboration in PSS development project: A review of key factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.736-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based knowledge representation for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,1333 +2320,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+                <w:t xml:space="preserve">Managing Collaborations between Medical and Engineering Actors in Case of Prosthesis Implantation: A PLM-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (1), pp.475-478. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (5), pp.1003-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.1003-1019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103742v1</w:t>
+                <w:t xml:space="preserve">hal-02050044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Collaborations between Medical and Engineering Actors in Case of Prosthesis Implantation: A PLM-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (5), pp.1003-1019. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.475-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2019.1003-1019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050044v1</w:t>
+                <w:t xml:space="preserve">hal-02103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity as a support for frugal product and supplier network co-definition under regional market constraints: a mirroring hypothesis application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-based framework enabling smart Product-Service Systems: Application of sensing systems for machine health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Boli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Metin Kaya</w:t>
+                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1481300⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 5 (Issue 6), pp.4496 - 4505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2831279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998147v1</w:t>
+                <w:t xml:space="preserve">hal-01807904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer feedback gathering and management tools for product-service system design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modularity as a support for frugal product and supplier network co-definition under regional market constraints: a mirroring hypothesis application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar-Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Zogopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Mourtzis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Metin Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.12.264⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (20), pp.6575-6590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1481300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998130v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular-based approach for Just-In-Time Specification of customer orders in the aircraft manufacturing industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Customer feedback gathering and management tools for product-service system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Zogopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Buergin</w:t>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.12.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807899v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular design of production systems tailored to regional market requirements: A Frugal Innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modular-based approach for Just-In-Time Specification of customer orders in the aircraft manufacturing industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Buergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colledani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Colombo</w:t>
+                <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.241⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277043v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+                <w:t xml:space="preserve">Modular design of production systems tailored to regional market requirements: A Frugal Innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colledani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Urgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984203v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering, evaluating and managing customer feedback during aircraft production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.559 - 572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended framework for knowledge modelling and reuse in reverse engineering projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Durupt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405418789973⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050035v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based framework enabling smart Product-Service Systems: Application of sensing systems for machine health monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikoletta Boli</w:t>
+                <w:t xml:space="preserve">An extended framework for knowledge modelling and reuse in reverse engineering projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vol. 5 (Issue 6), pp.4496 - 4505. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.095440541878997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2831279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954405418789973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807904v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facet-based approach for the management of information multi points-of- view in product modelling</w:t>
               </w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,278 +3756,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSS Pattern Concept for Knowledge Representation in Design Process of Industrial Product-service Systems</w:t>
+                <w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Usatorre Irazusta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.428-433. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995485v1</w:t>
+                <w:t xml:space="preserve">hal-01744112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t>
+                <w:t xml:space="preserve">PSS Pattern Concept for Knowledge Representation in Design Process of Industrial Product-service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Usatorre Irazusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.428-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744112v1</w:t>
+                <w:t xml:space="preserve">hal-01995485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tailored Ontology Supporting Sensor Implementation for the Maintenance of Industrial Machines</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-based Product-services for Supporting Frugal Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colledani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,355 +4258,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
+                <w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1168236⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158747v1</w:t>
+                <w:t xml:space="preserve">hal-01398503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
+                <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.872-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1168236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398503v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Definition of Product Structure and Production Network for Frugal Innovation Perspectives: Towards a Modular-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Buergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Buergin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual framework for enhancing knowledge reuse in PLM environment with the concept of Digital Factory Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,342 +4768,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based assessment of manufacturing process performance: integration of product lifecycle management and value-chain simulation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadège Troussier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (1), pp.110-129. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.453-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2012.731611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788151v1</w:t>
+                <w:t xml:space="preserve">hal-01997646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based assessment of manufacturing process performance: integration of product lifecycle management and value-chain simulation approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.110-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2012.731611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01997646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration based on product lifecycles interoperability for extended enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Dulmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5821,806 +5821,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Organizational Transformation Within PLM Approach Between Theory And Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Amergé</w:t>
+                <w:t xml:space="preserve">Surveillance in process multi-capteurs du WAAM : détection de l'instabilité du procédé par une analyse des signaux électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154913v1</w:t>
+                <w:t xml:space="preserve">hal-04784374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor in process monitoring for WAAM: Detection of process instability in electrical signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+                <w:t xml:space="preserve">Towards a Behaviour Model for Drones Integration in Agile Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Armando Pérez Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTMOD63116.2024.10878220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04817503v1</w:t>
+                <w:t xml:space="preserve">hal-04999945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance in process multi-capteurs du WAAM : détection de l'instabilité du procédé par une analyse des signaux électriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un système à base de connaissances support au monitoring du procédé WAAM (Wire Arc Additive Manufacturing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Oueslati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784374v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Behaviour Model for Drones Integration in Agile Manufacturing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+                <w:t xml:space="preserve">Managing Organizational Transformation Within PLM Approach Between Theory And Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Amergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st international Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999945v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système à base de connaissances support au monitoring du procédé WAAM (Wire Arc Additive Manufacturing)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-sensor in process monitoring for WAAM: Detection of process instability in electrical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Oueslati</w:t>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.371-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642922v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Build a Framework for Collaboration Performance Assessment in PSS Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Harrat</w:t>
+                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_20⟩</w:t>
+              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544718v1</w:t>
+                <w:t xml:space="preserve">hal-03437161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">A Methodology to Build a Framework for Collaboration Performance Assessment in PSS Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.181 - 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437161v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Knowledge-Based Approach for Decision Support System in Additive Manufacturing</w:t>
               </w:r>
@@ -6814,77 +6814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,580 +7055,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t>
+                <w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t>
+              <w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302396v1</w:t>
+                <w:t xml:space="preserve">hal-02302619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
+              <w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337654v1</w:t>
+                <w:t xml:space="preserve">hal-02004449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Meski</w:t>
+                <w:t xml:space="preserve">Sensor ontology to support collaborative design of Industrial Product-Service System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302619v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t>
+                <w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004449v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor ontology to support collaborative design of Industrial Product-Service System</w:t>
+                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, La Plagne, France</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006184v1</w:t>
+                <w:t xml:space="preserve">hal-02337654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces modeling for Product-Service System integration</w:t>
               </w:r>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eujin Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France. pp.428-433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8073,51 +8073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Manufacturing Resources: An Ontological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8305,1429 +8305,1429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and management of customer feedback to include market dynamics into product development: Satisfaction Importance Evaluation (SIE) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Modular Architectures Management with PLM for the Adaptation of Frugal Products to Regional Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on Engineering design (ICED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.462-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395566v1</w:t>
+                <w:t xml:space="preserve">hal-01764153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor ontology enabling service implementation in Industrial Product-Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Evaluation and management of customer feedback to include market dynamics into product development: Satisfaction Importance Evaluation (SIE) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international conference on Engineering design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.327-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676946v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Systems Engineering for PSS Development: Review and Problem Statement</w:t>
+                <w:t xml:space="preserve">A sensor ontology enabling service implementation in Industrial Product-Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorial workshop of the 20th World Congress of the International Federation of Automatic Control, IFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13059 - 13064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006177v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Engineering as a Foundation for PSS Development Project: Motivations and Perspectives</w:t>
+                <w:t xml:space="preserve">Model-Based Systems Engineering for PSS Development: Review and Problem Statement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference : Circular Perspectives on PSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doctorial workshop of the 20th World Congress of the International Federation of Automatic Control, IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676947v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of PLM for data sharing in the patient treatment process requiring prosthesis implantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
+                <w:t xml:space="preserve">Systems Engineering as a Foundation for PSS Development Project: Motivations and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national AIP-Primeca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference : Circular Perspectives on PSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. pp.205 - 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395536v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Architectures Management with PLM for the Adaptation of Frugal Products to Regional Markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of PLM for data sharing in the patient treatment process requiring prosthesis implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La plagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764153v1</w:t>
+                <w:t xml:space="preserve">hal-02395536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking modular product structure to suppliers' selection through PLM approach: A Frugal innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Remy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Columbia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496319v1</w:t>
+                <w:t xml:space="preserve">hal-01744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Conceptual Modeling Framework for Additive Manufacturing Knowledge Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, singapore, Singapore. pp.142-146, </w:t>
+              <w:t xml:space="preserve">CAD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2019.142-146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2016.178-182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942620v1</w:t>
+                <w:t xml:space="preserve">hal-01496319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Modular Product Structure to Suppliers’ Selection Through PLM Approach: A Frugal Innovation Perspective</w:t>
+                <w:t xml:space="preserve">Towards a Conceptual Modeling Framework for Additive Manufacturing Knowledge Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_21⟩</w:t>
+              <w:t xml:space="preserve">CAD'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, singapore, Singapore. pp.142-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2019.142-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699723v1</w:t>
+                <w:t xml:space="preserve">hal-02942620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDM Framework as a Support for Decision-Making Traceability in Design of Experiments Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Onto-Based Interoperability Framework for the Connection of PLM and Production Capability Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Terkaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Besombes</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Urgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.275-285, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_25⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.134-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699691v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Onto-Based Interoperability Framework for the Connection of PLM and Production Capability Tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Modular Product Structure to Suppliers’ Selection Through PLM Approach: A Frugal Innovation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Urgo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.134-145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_13⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.227-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699706v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking modular product structure to suppliers' selection through PLM approach: A Frugal innovation perspective</w:t>
+                <w:t xml:space="preserve">SDM Framework as a Support for Decision-Making Traceability in Design of Experiments Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dall’olio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.275-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744091v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9804,51 +9804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity theory based context model: application for enterprise intelligent assistant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9912,51 +9912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Info*Engine based architecture to support interoperability with Windchill system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking factory for the future: from PLM to augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10128,51 +10128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability Framework for Supporting Information-Based Assistance in the Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10245,51 +10245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système ubiquitaire d'aide à la décision in-vivo dédié au Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,90 +10366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kibamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10483,90 +10483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Based Product and Process Engineering Enabling Design and Manufacture Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.473-480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10594,342 +10594,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
+              <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Unknown, United Kingdom. pp.575/586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784552v1</w:t>
+                <w:t xml:space="preserve">hal-04466861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Unknown, United Kingdom. pp.575/586</w:t>
+              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466861v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM-based approach for collaborative design between OEM and suppliers: case study of aeronautic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11196,256 +11196,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263104v1</w:t>
+                <w:t xml:space="preserve">hal-02302710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Meski</w:t>
+                <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
+              <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302710v1</w:t>
+                <w:t xml:space="preserve">hal-03263104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11463,51 +11463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational View on Nominal and Actual Qualities in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11597,51 +11597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying PLM approach for supporting collaborations in medical sector: case of prosthesis implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11718,51 +11718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11813,77 +11813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM-based approach for collaborative design between OEM and suppliers : case study of aeronautic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qussay Jarrar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kestaneci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2142861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1901312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12267" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Boli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Alexopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.08.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2020.1278-1293" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slayman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.1003-1019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Vlachou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar-Gupta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Zogopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1481300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtzis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buergin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hupays" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.01.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colledani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urgo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colombo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.241" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050035v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405418789973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Jan van Der Zwaag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2831279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre Irazusta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.01.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silipo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yemane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#252;rgin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.731611" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0099-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dulmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.35-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.0280048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oueslati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-42" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428735" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujin Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benavent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guarino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Troquard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676947v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natalizio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_41" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2019.142-146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_25" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafleur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Terkaj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Urgo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_59" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-1_13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00217404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qussay Jarrar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kestaneci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2142861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1901312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2020.1278-1293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Boli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Alexopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.08.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12267" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slayman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Ngo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.1003-1019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Jan van Der Zwaag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2831279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Vlachou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar-Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Zogopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1481300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtzis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buergin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hupays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colledani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colombo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050035v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405418789973" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre Irazusta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silipo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yemane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#252;rgin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.731611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0099-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dulmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.35-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.0280048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oueslati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428735" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujin Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benavent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guarino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Troquard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natalizio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_41" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2019.142-146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafleur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Terkaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Urgo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_25" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_59" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-1_13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00217404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>