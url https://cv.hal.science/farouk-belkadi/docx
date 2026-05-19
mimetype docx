--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -462,391 +462,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing the Integration of Product and Service Design in Product-Service System Development</w:t>
+                <w:t xml:space="preserve">A conceptual framework for through-life services in industrial machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.91-102⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.425-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811487v1</w:t>
+                <w:t xml:space="preserve">hal-03835343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for through-life services in industrial machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Knowledge reuse for decision aid in additive manufacturing: application on cost quotation support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qussay Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenan Kestaneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2142861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835343v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge reuse for decision aid in additive manufacturing: application on cost quotation support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qussay Jarrar</w:t>
+                <w:t xml:space="preserve">Factors Influencing the Integration of Product and Service Design in Product-Service System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2142861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.91-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882115v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge-based Digital Shadow for machining industry in a Digital Twin perspective</w:t>
               </w:r>
@@ -1220,689 +1220,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t>
+                <w:t xml:space="preserve">A Product-Process Model for Decision-Aid Perspective in Additive Manufacturing Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
+                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Vicente Aguado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.1278-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2020.1278-1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277056v1</w:t>
+                <w:t xml:space="preserve">hal-03364038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Product-Process Model for Decision-Aid Perspective in Additive Manufacturing Field</w:t>
+                <w:t xml:space="preserve">A knowledge-based collaborative platform for PSS design and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Nikoletta Boli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Usatorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2020.1278-1293⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (Part B), pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364038v1</w:t>
+                <w:t xml:space="preserve">hal-02050033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based collaborative platform for PSS design and production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Enterprise Model for PSS Within a Systems Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Africa Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050033v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Enterprise Model for PSS Within a Systems Engineering Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards a modeling framework of collaboration in PSS development project: A review of key factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12267⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442964v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modeling framework of collaboration in PSS development project: A review of key factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent assistant system as a context-aware decision-making support for the workers of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27th CIRP Life Cycle Engineering Conference (LCE2020)Advancing Life Cycle Engineering : from technological eco-efficiency to technology that supports a world that meets the development goals and the absolute sustainability, 90, pp.736-741. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.105732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2019.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544710v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based knowledge representation for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.182-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Slayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (6), pp.471-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dall’olio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (5), pp.1003-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,1476 +2558,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based framework enabling smart Product-Service Systems: Application of sensing systems for machine health monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Gathering, evaluating and managing customer feedback during aircraft production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2831279⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.559 - 572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807904v1</w:t>
+                <w:t xml:space="preserve">hal-01678346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity as a support for frugal product and supplier network co-definition under regional market constraints: a mirroring hypothesis application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1481300⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998147v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer feedback gathering and management tools for product-service system design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modularity as a support for frugal product and supplier network co-definition under regional market constraints: a mirroring hypothesis application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar-Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios Zogopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metin Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.12.264⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (20), pp.6575-6590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1481300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998130v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular-based approach for Just-In-Time Specification of customer orders in the aircraft manufacturing industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens Buergin</w:t>
+                <w:t xml:space="preserve">Customer feedback gathering and management tools for product-service system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Zogopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.12.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807899v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular design of production systems tailored to regional market requirements: A Frugal Innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modular-based approach for Just-In-Time Specification of customer orders in the aircraft manufacturing industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Buergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colombo</w:t>
+                <w:t xml:space="preserve">Christoph Hupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (11), pp.96-101. </w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.61-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277043v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering, evaluating and managing customer feedback during aircraft production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular design of production systems tailored to regional market requirements: A Frugal Innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Buergy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bitte</w:t>
+                <w:t xml:space="preserve">M. Colledani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">M. Urgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.12.012⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678346v1</w:t>
+                <w:t xml:space="preserve">hal-02277043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extended framework for knowledge modelling and reuse in reverse engineering projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Rowson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.095440541878997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405418789973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984203v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended framework for knowledge modelling and reuse in reverse engineering projects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadège Troussier</w:t>
+                <w:t xml:space="preserve">Ontology-based framework enabling smart Product-Service Systems: Application of sensing systems for machine health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Boli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvey Rowson</w:t>
+                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosmas Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.095440541878997. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 5 (Issue 6), pp.4496 - 4505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405418789973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2831279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050035v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet-based approach for the management of information multi points-of- view in product modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1273577⟩</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429066v1</w:t>
+                <w:t xml:space="preserve">hal-01744112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration management framework for OEM–suppliers relationships: a trust-based conceptual approach</w:t>
+                <w:t xml:space="preserve">PSS Pattern Concept for Knowledge Representation in Design Process of Industrial Product-service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Usatorre Irazusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2016.1250166⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.428-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744112v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSS Pattern Concept for Knowledge Representation in Design Process of Industrial Product-service Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facet-based approach for the management of information multi points-of- view in product modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.428-433. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1273577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995485v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tailored Ontology Supporting Sensor Implementation for the Maintenance of Industrial Machines</w:t>
               </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Models, Systems and Applications for Sensors in Cyber Physical Systems, 17 (9), pp.2063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-based Product-services for Supporting Frugal Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colledani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,368 +4258,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
+                <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.872-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1168236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398503v1</w:t>
+                <w:t xml:space="preserve">hal-02158747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a knowledge based framework for numerical design of experiment optimization and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Blondet</w:t>
+                <w:t xml:space="preserve">Accessing enterprise knowledge: a context-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2016.1168236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02158747v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Definition of Product Structure and Production Network for Frugal Innovation Perspectives: Towards a Modular-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Buergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.589-594. </w:t>
@@ -4657,90 +4657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual framework for enhancing knowledge reuse in PLM environment with the concept of Digital Factory Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.330-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4768,342 +4768,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based assessment of manufacturing process performance: integration of product lifecycle management and value-chain simulation approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (5), pp.453-473. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.110-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2012.731611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997646v1</w:t>
+                <w:t xml:space="preserve">hal-00788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A situation model to support awareness in collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based assessment of manufacturing process performance: integration of product lifecycle management and value-chain simulation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.453-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2012.731611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788151v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration based on product lifecycles interoperability for extended enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Dulmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,879 +5596,879 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025 Les éléments déclencheurs de la Co-transformation organisationnelle et digitale suivant une approche PLM et PPR</w:t>
+                <w:t xml:space="preserve">Integrating Drones as Intralogistics Solutions in the Factory of the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Amergé</w:t>
+                <w:t xml:space="preserve">Oswaldo Pérez Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Paillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trondheim, Norway. pp.2201-2206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155995v1</w:t>
+                <w:t xml:space="preserve">hal-05402293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Drones as Intralogistics Solutions in the Factory of the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oswaldo Pérez Lara</w:t>
+                <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025 Les éléments déclencheurs de la Co-transformation organisationnelle et digitale suivant une approche PLM et PPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Amergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402293v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance in process multi-capteurs du WAAM : détection de l'instabilité du procédé par une analyse des signaux électriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Bot</w:t>
+                <w:t xml:space="preserve">Managing Organizational Transformation Within PLM Approach Between Theory And Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Amergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">21st international Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784374v1</w:t>
+                <w:t xml:space="preserve">hal-05154913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Behaviour Model for Drones Integration in Agile Manufacturing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+                <w:t xml:space="preserve">Multi-sensor in process monitoring for WAAM: Detection of process instability in electrical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTMOD63116.2024.10878220⟩</w:t>
+              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.371-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999945v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système à base de connaissances support au monitoring du procédé WAAM (Wire Arc Additive Manufacturing)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Surveillance in process multi-capteurs du WAAM : détection de l'instabilité du procédé par une analyse des signaux électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642922v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Organizational Transformation Within PLM Approach Between Theory And Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Amergé</w:t>
+                <w:t xml:space="preserve">Towards a Behaviour Model for Drones Integration in Agile Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Armando Pérez Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Paillet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sharjah, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTMOD63116.2024.10878220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154913v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor in process monitoring for WAAM: Detection of process instability in electrical signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Vers un système à base de connaissances support au monitoring du procédé WAAM (Wire Arc Additive Manufacturing)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2024 Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04817503v1</w:t>
+                <w:t xml:space="preserve">hal-04642922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6502,77 +6502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Build a Framework for Collaboration Performance Assessment in PSS Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.181 - 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6606,77 +6606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Knowledge-Based Approach for Decision Support System in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qussay Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.319-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6710,64 +6710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Activity-Based Costing Model for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qussay Jarrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6840,77 +6840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Interoperability for Enterprise Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tarbes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6938,697 +6938,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t>
+                <w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP DESIGN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302678v1</w:t>
+                <w:t xml:space="preserve">hal-02302619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration des connaissances pour l'aide à la décision dans le contexte de l'industrie 4.0</w:t>
+                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24éme Congrès Français de Mécanique(CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302619v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l'industrie 4.0: Le cas du projet «SmartEmma»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+                <w:t xml:space="preserve">Sensor ontology to support collaborative design of Industrial Product-Service System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004449v1</w:t>
+                <w:t xml:space="preserve">hal-02006184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor ontology to support collaborative design of Industrial Product-Service System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, La Plagne, France</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006184v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration des connaissances au service de l'industrie 4.0 : Le cas du projet &amp;quot; SmartEmmma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, les Karelis, France</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302396v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">Towards a knowledge-based framework for digital chain monitoring within the industry 4.0 paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP DESIGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Póvoa de Varzim, Portugal. pp.118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337654v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces modeling for Product-Service System integration</w:t>
               </w:r>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7874,51 +7874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7969,77 +7969,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eujin Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France. pp.428-433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8073,51 +8073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Manufacturing Resources: An Ontological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CIRP Conference on Industrial Product-Service Systems, IPSS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Linköping, Sweden. pp.39-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8305,1481 +8305,1481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Architectures Management with PLM for the Adaptation of Frugal Products to Regional Markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sensor ontology enabling service implementation in Industrial Product-Service Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berend Jan van Der Zwaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_41⟩</w:t>
+              <w:t xml:space="preserve">FAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13059 - 13064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764153v1</w:t>
+                <w:t xml:space="preserve">hal-01676946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and management of customer feedback to include market dynamics into product development: Satisfaction Importance Evaluation (SIE) model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+                <w:t xml:space="preserve">Model-Based Systems Engineering for PSS Development: Review and Problem Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on Engineering design (ICED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.327-336</w:t>
+              <w:t xml:space="preserve">Doctorial workshop of the 20th World Congress of the International Federation of Automatic Control, IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395566v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor ontology enabling service implementation in Industrial Product-Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Evaluation and management of customer feedback to include market dynamics into product development: Satisfaction Importance Evaluation (SIE) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international conference on Engineering design (ICED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vancouver, Canada. pp.327-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676946v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Systems Engineering for PSS Development: Review and Problem Statement</w:t>
+                <w:t xml:space="preserve">Systems Engineering as a Foundation for PSS Development Project: Motivations and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorial workshop of the 20th World Congress of the International Federation of Automatic Control, IFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference : Circular Perspectives on PSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. pp.205 - 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006177v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Engineering as a Foundation for PSS Development Project: Motivations and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Interest of PLM for data sharing in the patient treatment process requiring prosthesis implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference : Circular Perspectives on PSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676947v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of PLM for data sharing in the patient treatment process requiring prosthesis implantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular Architectures Management with PLM for the Adaptation of Frugal Products to Regional Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Natalizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national AIP-Primeca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.462-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395536v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking modular product structure to suppliers' selection through PLM approach: A Frugal innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Islem Ouamer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2016.178-182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744091v1</w:t>
+                <w:t xml:space="preserve">hal-01496319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of View Classification: A concept to Manage Knowledge Multi-representation in CAD Models and PDM/PLM Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Conceptual Modeling Framework for Additive Manufacturing Knowledge Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">CAD'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, singapore, Singapore. pp.142-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2016.178-182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2019.142-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496319v1</w:t>
+                <w:t xml:space="preserve">hal-02942620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Conceptual Modeling Framework for Additive Manufacturing Knowledge Representation</w:t>
+                <w:t xml:space="preserve">Linking Modular Product Structure to Suppliers’ Selection Through PLM Approach: A Frugal Innovation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Vidal</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2019.142-146⟩</w:t>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.227-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942620v1</w:t>
+                <w:t xml:space="preserve">hal-01699723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Onto-Based Interoperability Framework for the Connection of PLM and Production Capability Tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SDM Framework as a Support for Decision-Making Traceability in Design of Experiments Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dall’olio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.134-145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_13⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.275-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699706v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Modular Product Structure to Suppliers’ Selection Through PLM Approach: A Frugal Innovation Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Onto-Based Interoperability Framework for the Connection of PLM and Production Capability Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Terkaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Urgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.227-237, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_21⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.134-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699723v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDM Framework as a Support for Decision-Making Traceability in Design of Experiments Process</w:t>
+                <w:t xml:space="preserve">Linking modular product structure to suppliers' selection through PLM approach: A Frugal innovation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterini Vlachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mourtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Columbia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699691v1</w:t>
+                <w:t xml:space="preserve">hal-01744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Data Management for Design of Experiment: Towards an open source platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CAD’15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9804,90 +9804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity theory based context model: application for enterprise intelligent assistant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IFAC Symposium on Information Control in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9912,90 +9912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Info*Engine based architecture to support interoperability with Windchill system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Interoperability for Enterprises Sytems and Applications. Workshop Standardisation Developments for Enterprise Interoperability and the Manufacturing Service Domain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10020,90 +10020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking factory for the future: from PLM to augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">euroVR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10128,90 +10128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability Framework for Supporting Information-Based Assistance in the Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.301-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10245,77 +10245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système ubiquitaire d'aide à la décision in-vivo dédié au Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Dhuieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10366,90 +10366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional architecture and specifications for Tolerancing Data and Knowledge Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kibamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10483,90 +10483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Based Product and Process Engineering Enabling Design and Manufacture Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.473-480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10594,342 +10594,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Unknown, United Kingdom. pp.575/586</w:t>
+              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466861v1</w:t>
+                <w:t xml:space="preserve">hal-00784552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Design and PLM Applications in Aeronautics Product Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th CIRP Design Conference - Competitive Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Bedford, United Kingdom</w:t>
+              <w:t xml:space="preserve">PLM as a Strategic Approach Supporting Requirement Management Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Unknown, United Kingdom. pp.575/586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784552v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM-based approach for collaborative design between OEM and suppliers: case study of aeronautic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11196,256 +11196,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Meski</w:t>
+                <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
+              <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302710v1</w:t>
+                <w:t xml:space="preserve">hal-03263104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">La gestion des connaissances au coeur de la continuité numérique pour l’industrie 4.0: Le cas du projet «SmartEmma»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263104v1</w:t>
+                <w:t xml:space="preserve">hal-02302710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11463,51 +11463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational View on Nominal and Actual Qualities in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11515,51 +11515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Borgo; Pascal Hitzler; Oliver Kutz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Ontology in Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 306, IOS Press, pp.149 - 156, 2018, Frontiers in Artificial Intelligence and Applications, 978-1-64368-469-7. </w:t>
@@ -11623,51 +11623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nghi Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.871-878, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11718,64 +11718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-146, 2017, 978-3-319-45781-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11813,77 +11813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLM-based approach for collaborative design between OEM and suppliers : case study of aeronautic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qussay Jarrar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kestaneci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2142861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1901312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2020.1278-1293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Boli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Alexopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.08.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12267" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slayman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Ngo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.1003-1019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Jan van Der Zwaag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2831279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Vlachou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar-Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Zogopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kaya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1481300" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtzis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buergin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hupays" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colledani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urgo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colombo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050035v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405418789973" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre Irazusta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silipo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yemane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#252;rgin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.731611" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0099-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dulmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.35-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.0280048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oueslati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154913v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428735" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujin Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benavent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guarino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Troquard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natalizio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_41" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676946v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2019.142-146" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699706v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafleur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Terkaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Urgo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_25" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_59" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-1_13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00217404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qussay Jarrar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kestaneci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2142861" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1901312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1821930" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2020.1278-1293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Boli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Alexopoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12267" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Dhuieb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Aguado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2019.03.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Slayman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;olio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besombes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2019.1642463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMR.2019.2948589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nghi Ngo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.1003-1019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Vlachou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar-Gupta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Zogopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Kaya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1481300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtzis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.264" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Buergin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hupays" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2018.01.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colledani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urgo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colombo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050035v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Remy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Rowson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405418789973" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berend Jan van Der Zwaag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2831279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2016.1250166" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Usatorre Irazusta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Islem Ouamer Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1273577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17092063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silipo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yemane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#252;rgin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02158747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blondet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Boudaoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2016.1168236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.136" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNW53MD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.160" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2015.075929" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2012.03.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB3FPRVH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2012.731611" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0099-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dulmet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.35-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433905v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.0280048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Amerg&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oueslati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-42" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_20" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.250" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006063v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sysose.2018.8428735" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eujin Pei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benavent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guarino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Troquard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.04.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676947v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395536v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natalizio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_41" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.178-182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2019.142-146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mourtis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699691v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_25" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafleur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Terkaj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Urgo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02162020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kibamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_59" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-1_13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-910-2-149" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09697-113" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00217404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>