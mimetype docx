--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -100,434 +100,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones arides et marginales du sud du Maghreb : un vivier d’opportunités pour un développement humain et territorial équilibré</w:t>
+                <w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatah Ameur</w:t>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Jihène Ben Yahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lejars</w:t>
+                <w:t xml:space="preserve">Emma Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2025021⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095996v1</w:t>
+                <w:t xml:space="preserve">hal-05088579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the integration of agroecological principles in smallholder farming systems in North African irrigated plains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les zones arides et marginales du sud du Maghreb : un vivier d’opportunités pour un développement humain et territorial équilibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Sraïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2417266⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754013v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming agroecology perceptions: enhancing awareness, knowledge and involvement through a multistakeholder forum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the integration of agroecological principles in smallholder farming systems in North African irrigated plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49 (9), pp.1518-1545. </w:t>
+              <w:t xml:space="preserve">, 2025, 49 (9), pp.1463-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2510360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2417266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088579v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the combination of agroecological and conventional farming practices through the hybrid farming concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koladé Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (9), pp.1443-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -555,256 +555,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transformations agroécologiques pour des systèmes alimentaires durables, 26, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633742v1</w:t>
+                <w:t xml:space="preserve">hal-04754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Ben Yahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174217052100051X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754233v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emerging saffron value chain in the M’Zab valley – southern Algeria: an analysis of ongoing dynamics and strategic development options</w:t>
               </w:r>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benmihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Akli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ooulmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in North African irrigated plains? Mapping promising practices and characterizing farmers’ underlying logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Léauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105, pp.119 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying the differentiated contribution of farmers to groundwater depletion in two irrigated areas in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,64 +1549,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing viewpoints on agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,77 +1657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logics of farming practices: Mapping innovative and alternative practices with agroecological potentials in three irrigated plains in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1765,77 +1765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in a semi-arid Mediterranean area: from real practices to integrated agroecological systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koladé Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,90 +1860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire permanent du CIRAD et de l’INRA, Elevage et développement durable des territoires, 4ème séance sur le thème « coexistence et confrontation des modèles dans les territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Papin-Stammose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Imache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belhadj Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de production du safran bio dans une région aride du sud de l'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Oulmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de la surexploitation et reproduction des inégalités d’accès et d’usage des eaux souterraines : Cas des exploitations agricoles dans le Saïss (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. AgroParisTech; Institut agronomique et vétérinaire Hassan II (Maroc), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017AGPT0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2850,51 +2850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2417266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2405891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Akli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ooulmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma&#239;ssa Ouassissou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742391v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Tirichine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belhadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oulmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Alioua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01559544v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AGPT0009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Doan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Sra&#239;ri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2417266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2405891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmihoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Akli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ooulmane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2205h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma&#239;ssa Ouassissou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.12.031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860383v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Amichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Jenhaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1573-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ricote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papin-Stammose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Maatala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bekkar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bounadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elaayadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742391v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Tirichine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belhadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oulmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Alioua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01559544v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AGPT0009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>