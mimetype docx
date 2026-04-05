--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,4161 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4109 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fateh Saci </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de Gestion à l'Université de Mayotte et rattaché au Laboratoire Chrome, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fateh-saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2519-3761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175863709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fateh SACI is Associate Professor (MCF-HDR) of Finance and Accounting at the University of Mayotte and a researcher at the CHROME Research Center (University of Nîmes). He holds a PhD in Management Science from the University of Côte d’Azur ( december 2013). He has taught at the University of Nice, the University of Toulouse Capitole, the University of Paris 2 Panthéon Assas, Renmin University of China and the University of Perpignan. His research areas are finance (Green Finance, ESG, CSR, IA), accounting and IA, M&A and strategic alliances. Fateh SACI has been awarded twice in China as a Distinguished Professor at Renmin University of China, and received the Best Paper Award at the Management and Business Academy Conference of Brunel University in December 2015. He has recently published numerous academic papers in international peer-reviewed journals including Finance Research Letters, Journal of Global Information Management, Journal of Organizational and End User Computing (JOEUC), Australian Economic Papers, Research in International Business and Finance, Strategic Change, Journal of Manufacturing Technology and Management, Management of Environmental Quality, Sustainability.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Adoption in Accounting: Insights From a French Professional Services Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.404639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Servant Leadership and Innovation: The Roles of Tacit Knowledge Sharing and Organizational Culture in Resource-Constrained Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Hu'An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ghardallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of organizational and end user computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (1), pp.1 - 32. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/joeuc.398845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors stimulate or inhibit the management's opportunistic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMDM.2026.10072151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du pilotage budgétaire dans les entreprises régulées. Cas d’une société française de distribution de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the stock price synchronicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41260-025-00423-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05253309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Linkage of Digital Money Market: Empirical Analysis Based on Granger Causality Test and Variance Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary issues in business and government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Industrial Internet Policy Subsidies on Corporate Development : an Empirical Analysis of Chinese IIoT Listed Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2024.10068229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ESG performance affect the systemic risk sensitivity? Empirical evidence from Chinese listed companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Zuopeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.1274-1294. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-02-2023-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jgim.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Impact of Industrial Internet Policy Subsidies on Enterprise Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial innovation or strategic innovation? The impact of government venture capital guidance funds on corporate innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsc.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Financial Liberalization Policies on Income Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea03010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Benevolence Trust on Knowledge Transfer: An Empirical Study on NGOs with Reference to Critical Incident Technique (CIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheikh Shamim Hasnain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.358009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-and Fourth-Tier City Real Estate Collection Trust Plan: Research on Risk Assessment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JREPM, Journal of Real Estate Portfolio Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10835547.2023.2225381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Poverty Alleviation through Education, Employment and Industry during the Period of Targeted Poverty Alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea02030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to coordinate the development of the financial and tourism industries? The case of Hubei province.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.248-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Culture to Avoid Knowledge Hiding Within an Organization: The Role of Management Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.850989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Socially Responsible Investment Funds in China: A Comparison with Traditional Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morshadul Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.1476. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14031476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate culture matter to earnings management? Evidence from Chinese Time‐honoured Brand firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariful Hoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.435-465. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8454.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the cost of equity capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101834. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Organizational Trust in the Competitiveness Pole: A Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics, Finance and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijefm.20160406.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motive of the Company's Financialization: Profit-seeking, Risk-avoiding or Innovation investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3938969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value Creation of Strategic Alliances and Strategic Partnerships: A Comparative Justification through a Measurement Based on Financial Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisational Studies and Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l’évaluation de la performance et gestion des risques à l'épreuve des mutations normatives environnementales et technologiques : vers une intégration des variables environnementales et technologiques comme nouveaux facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université côte d'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05552774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Adoption of Artificial Intelligence is Changing the Nature of Work in Accounting Firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-1-83635-382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial par la finance verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique entreprend : Enjeux, défis et solutions pour un accompagnement réussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38630-302-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals in Transformations in Banking, Finance and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, WORLD SCIENTIFIC (EUROPE), 2024, Transformations in Banking, Finance and Regulation, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Investor Field Research: The Company’s Fundamentals Are Driven by Investor Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Asset Prices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.175-194, 2023, Contributions to Finance and Accounting, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance, Corporate Performance and the Role of Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future” to be</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERFORMANCE et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance et Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCGT Editeur, 2021, 978-9920-9173-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, Social, and Governance (ESG) - Theoretical Insights, Corporate Strategies, and Market Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciskus Antonius Alijoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GBP Publications, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64054/9798270715366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 2014, 978-3-B416-2977-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des enjeux environnementaux comme levier de performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Math-Fin-Dur : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des fusions/acquisitions sur la performance en matière d'innovation : données probantes sur les investissements directs chinois à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence annuelle d’Atlas-AFMI, Réseaux d'internationalisation et internationalisation des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas Afmi - Université Cadi AYYAD, Marrakech, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic partnerships create value? &amp;quot;The empirical case of SBF 250 firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business Management (IRMBAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière &amp;quot;cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Tutorat Doctoral GRAND SUD organisé par : L'IAE de Grenoble et le CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A inter-Organizational Trust In The Competitiveness Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress of the International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSAM - University of Limerick, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur boursière des partenariats stratégiques et des fusions-acquisitions &amp;quot; Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière. Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013NICE0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4216,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E856E539"/>
+    <w:nsid w:val="B3FBD668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fateh-saci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175863709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMDM.2026.10072151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu'An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghardallou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/joeuc.398845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-025-00423-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Jasimuddin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Zuopeng Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-02-2023-0060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2024.10068229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abdo Saif Almuraqab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad M Jasimuddin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jgim.343308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.343308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea03010005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shamim Hasnain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.358009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea02030001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10835547.2023.2225381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshadul Hasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031476" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.850989" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Hoque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8454.12213" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101834" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.10.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijefm.20160406.16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3938969" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciskus Antonius Alijoyo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64054/9798270715366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/page/worldscibooks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fateh-saci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175863709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad M Jasimuddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.404639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu'An" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghardallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/joeuc.398845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMDM.2026.10072151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-025-00423-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2024.10068229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Jasimuddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Zuopeng Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-02-2023-0060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abdo Saif Almuraqab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jgim.343308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.343308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea03010005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shamim Hasnain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.358009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10835547.2023.2225381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea02030001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.850989" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshadul Hasan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Hoque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8454.12213" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijefm.20160406.16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3938969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05552774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/page/worldscibooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciskus Antonius Alijoyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64054/9798270715366" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>