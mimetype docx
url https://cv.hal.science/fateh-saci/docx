--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fateh Saci </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de Gestion à l'Université de Mayotte et rattaché au Laboratoire Chrome, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fateh-saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2519-3761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175863709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fateh SACI is Associate Professor (MCF-HDR) of Finance and Accounting at the University of Mayotte and a researcher at the CHROME Research Center (University of Nîmes). He holds a PhD in Management Science from the University of Côte d’Azur ( december 2013). He has taught at the University of Nice, the University of Toulouse Capitole, the University of Paris 2 Panthéon Assas, Renmin University of China and the University of Perpignan. His research areas are finance (Green Finance, ESG, CSR, IA), accounting and IA, M&A and strategic alliances. Fateh SACI has been awarded twice in China as a Distinguished Professor at Renmin University of China, and received the Best Paper Award at the Management and Business Academy Conference of Brunel University in December 2015. He has recently published numerous academic papers in international peer-reviewed journals including Finance Research Letters, Journal of Global Information Management, Journal of Organizational and End User Computing (JOEUC), Australian Economic Papers, Research in International Business and Finance, Strategic Change, Journal of Manufacturing Technology and Management, Management of Environmental Quality, Sustainability.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Adoption in Accounting: Insights From a French Professional Services Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.404639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Servant Leadership and Innovation: The Roles of Tacit Knowledge Sharing and Organizational Culture in Resource-Constrained Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Hu'An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ghardallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of organizational and end user computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (1), pp.1 - 32. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/joeuc.398845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors stimulate or inhibit the management's opportunistic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMDM.2026.10072151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du pilotage budgétaire dans les entreprises régulées. Cas d’une société française de distribution de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the stock price synchronicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41260-025-00423-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05253309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Linkage of Digital Money Market: Empirical Analysis Based on Granger Causality Test and Variance Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary issues in business and government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Industrial Internet Policy Subsidies on Corporate Development : an Empirical Analysis of Chinese IIoT Listed Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2024.10068229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ESG performance affect the systemic risk sensitivity? Empirical evidence from Chinese listed companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Zuopeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.1274-1294. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-02-2023-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jgim.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Impact of Industrial Internet Policy Subsidies on Enterprise Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial innovation or strategic innovation? The impact of government venture capital guidance funds on corporate innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsc.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Financial Liberalization Policies on Income Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea03010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Benevolence Trust on Knowledge Transfer: An Empirical Study on NGOs with Reference to Critical Incident Technique (CIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheikh Shamim Hasnain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.358009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-and Fourth-Tier City Real Estate Collection Trust Plan: Research on Risk Assessment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JREPM, Journal of Real Estate Portfolio Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10835547.2023.2225381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Poverty Alleviation through Education, Employment and Industry during the Period of Targeted Poverty Alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea02030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to coordinate the development of the financial and tourism industries? The case of Hubei province.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.248-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Culture to Avoid Knowledge Hiding Within an Organization: The Role of Management Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.850989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Socially Responsible Investment Funds in China: A Comparison with Traditional Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morshadul Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.1476. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14031476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate culture matter to earnings management? Evidence from Chinese Time‐honoured Brand firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariful Hoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.435-465. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8454.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the cost of equity capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101834. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Organizational Trust in the Competitiveness Pole: A Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics, Finance and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijefm.20160406.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motive of the Company's Financialization: Profit-seeking, Risk-avoiding or Innovation investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3938969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value Creation of Strategic Alliances and Strategic Partnerships: A Comparative Justification through a Measurement Based on Financial Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisational Studies and Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l’évaluation de la performance et gestion des risques à l'épreuve des mutations normatives environnementales et technologiques : vers une intégration des variables environnementales et technologiques comme nouveaux facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université côte d'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05552774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Adoption of Artificial Intelligence is Changing the Nature of Work in Accounting Firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-1-83635-382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial par la finance verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique entreprend : Enjeux, défis et solutions pour un accompagnement réussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38630-302-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals in Transformations in Banking, Finance and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, WORLD SCIENTIFIC (EUROPE), 2024, Transformations in Banking, Finance and Regulation, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Investor Field Research: The Company’s Fundamentals Are Driven by Investor Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Asset Prices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.175-194, 2023, Contributions to Finance and Accounting, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance, Corporate Performance and the Role of Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future” to be</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERFORMANCE et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance et Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCGT Editeur, 2021, 978-9920-9173-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, Social, and Governance (ESG) - Theoretical Insights, Corporate Strategies, and Market Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciskus Antonius Alijoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GBP Publications, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64054/9798270715366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 2014, 978-3-B416-2977-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des enjeux environnementaux comme levier de performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Math-Fin-Dur : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des fusions/acquisitions sur la performance en matière d'innovation : données probantes sur les investissements directs chinois à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence annuelle d’Atlas-AFMI, Réseaux d'internationalisation et internationalisation des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas Afmi - Université Cadi AYYAD, Marrakech, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic partnerships create value? &amp;quot;The empirical case of SBF 250 firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business Management (IRMBAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière &amp;quot;cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Tutorat Doctoral GRAND SUD organisé par : L'IAE de Grenoble et le CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A inter-Organizational Trust In The Competitiveness Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress of the International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSAM - University of Limerick, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur boursière des partenariats stratégiques et des fusions-acquisitions &amp;quot; Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière. Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013NICE0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fateh Saci </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sciences de Gestion à l'Université de Mayotte et rattaché au Laboratoire Chrome, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fateh-saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2519-3761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175863709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fateh SACI is Associate Professor (MCF-HDR) of Finance and Accounting at the University of Mayotte and a researcher at the CHROME Research Center (University of Nîmes). He holds a PhD in Management Science from the University of Côte d’Azur ( december 2013). He has taught at the University of Nice, the University of Toulouse Capitole, the University of Paris 2 Panthéon Assas, Renmin University of China and the University of Perpignan. His research areas are finance (Green Finance, ESG, CSR, IA), accounting and IA, M&A and strategic alliances. Fateh SACI has been awarded twice in China as a Distinguished Professor at Renmin University of China, and received the Best Paper Award at the Management and Business Academy Conference of Brunel University in December 2015. He has recently published numerous academic papers in international peer-reviewed journals including Finance Research Letters, Journal of Global Information Management, Journal of Organizational and End User Computing (JOEUC), Australian Economic Papers, Research in International Business and Finance, Strategic Change, Journal of Manufacturing Technology and Management, Management of Environmental Quality, Sustainability.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors stimulate or inhibit the management's opportunistic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMDM.2026.10072151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Servant Leadership and Innovation: The Roles of Tacit Knowledge Sharing and Organizational Culture in Resource-Constrained Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Hu'An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Ghardallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of organizational and end user computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (1), pp.1 - 32. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/joeuc.398845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Adoption in Accounting: Insights From a French Professional Services Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.404639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the stock price synchronicity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41260-025-00423-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05253309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du pilotage budgétaire dans les entreprises régulées. Cas d’une société française de distribution de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Industrial Internet Policy Subsidies on Corporate Development : an Empirical Analysis of Chinese IIoT Listed Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2024.10068229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jgim.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Impact of Industrial Internet Policy Subsidies on Enterprise Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial innovation or strategic innovation? The impact of government venture capital guidance funds on corporate innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (5), pp.345-353. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsc.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ESG performance affect the systemic risk sensitivity? Empirical evidence from Chinese listed companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Zuopeng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (6), pp.1274-1294. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-02-2023-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Determinants That Influence the Usage Intention of AI-Based Customer Services in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Abdo Saif Almuraqab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.343308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Financial Liberalization Policies on Income Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea03010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Benevolence Trust on Knowledge Transfer: An Empirical Study on NGOs with Reference to Critical Incident Technique (CIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheikh Shamim Hasnain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.358009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Linkage of Digital Money Market: Empirical Analysis Based on Granger Causality Test and Variance Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The journal of contemporary issues in business and government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-and Fourth-Tier City Real Estate Collection Trust Plan: Research on Risk Assessment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JREPM, Journal of Real Estate Portfolio Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10835547.2023.2225381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Poverty Alleviation through Education, Employment and Industry during the Period of Targeted Poverty Alleviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58567/jea02030001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to coordinate the development of the financial and tourism industries? The case of Hubei province.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (3), pp.248-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Socially Responsible Investment Funds in China: A Comparison with Traditional Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morshadul Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.1476. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14031476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Culture to Avoid Knowledge Hiding Within an Organization: The Role of Management Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.850989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the research done by the institutional investors affect the cost of equity capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101834. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2020.101834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate culture matter to earnings management? Evidence from Chinese Time‐honoured Brand firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariful Hoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (3), pp.435-465. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8454.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad M Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does strategic partnership matter to create value of a firm? An empirical study based on SBF 250 French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Jasimuddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in International Business and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Organizational Trust in the Competitiveness Pole: A Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economics, Finance and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijefm.20160406.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Motive of the Company's Financialization: Profit-seeking, Risk-avoiding or Innovation investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (6), pp.349. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3938969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value Creation of Strategic Alliances and Strategic Partnerships: A Comparative Justification through a Measurement Based on Financial Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisational Studies and Innovation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, Social, and Governance (ESG) - Theoretical Insights, Corporate Strategies, and Market Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciskus Antonius Alijoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GBP Publications, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64054/9798270715366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 2014, 978-3-B416-2977-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement entrepreneurial par la finance verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique entreprend : Enjeux, défis et solutions pour un accompagnement réussi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-38630-302-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Adoption of Artificial Intelligence is Changing the Nature of Work in Accounting Firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IntechOpen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-1-83635-382-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Finance and Sustainable Development Goals in Transformations in Banking, Finance and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, WORLD SCIENTIFIC (EUROPE), 2024, Transformations in Banking, Finance and Regulation, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Investor Field Research: The Company’s Fundamentals Are Driven by Investor Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Asset Prices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.175-194, 2023, Contributions to Finance and Accounting, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Finance, Corporate Performance and the Role of Financial Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a sustainable future” to be</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERFORMANCE et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04709209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière : Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance et Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCGT Editeur, 2021, 978-9920-9173-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des enjeux environnementaux comme levier de performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Math-Fin-Dur : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des fusions/acquisitions sur la performance en matière d'innovation : données probantes sur les investissements directs chinois à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence annuelle d’Atlas-AFMI, Réseaux d'internationalisation et internationalisation des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas Afmi - Université Cadi AYYAD, Marrakech, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic partnerships create value? &amp;quot;The empirical case of SBF 250 firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business Management (IRMBAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière &amp;quot;cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Tutorat Doctoral GRAND SUD organisé par : L'IAE de Grenoble et le CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A inter-Organizational Trust In The Competitiveness Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress of the International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSAM - University of Limerick, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l’évaluation de la performance et gestion des risques à l'épreuve des mutations normatives environnementales et technologiques : vers une intégration des variables environnementales et technologiques comme nouveaux facteurs explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université côte d'Azur, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05552774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur boursière des partenariats stratégiques et des fusions-acquisitions &amp;quot; Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière. Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013NICE0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01246699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3FBD668"/>
+    <w:nsid w:val="CB9CCDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fateh-saci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175863709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad M Jasimuddin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.404639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu'An" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Iqbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghardallou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/joeuc.398845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMDM.2026.10072151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-025-00423-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2024.10068229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Jasimuddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Zuopeng Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-02-2023-0060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abdo Saif Almuraqab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jgim.343308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.343308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea03010005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709335v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shamim Hasnain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.358009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10835547.2023.2225381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea02030001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.850989" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshadul Hasan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031476" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Hoque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8454.12213" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijefm.20160406.16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3938969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05552774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/page/worldscibooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327662v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciskus Antonius Alijoyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64054/9798270715366" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fateh-saci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175863709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMDM.2026.10072151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Hu'An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Iqbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ahmad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghardallou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/joeuc.398845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad M Jasimuddin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.404639" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-025-00423-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2024.10068229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Abdo Saif Almuraqab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jgim.343308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Jasimuddin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Zuopeng Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-02-2023-0060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.343308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea03010005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Shamim Hasnain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.358009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10835547.2023.2225381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58567/jea02030001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morshadul Hasan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.850989" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Hoque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8454.12213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.10.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijefm.20160406.16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3938969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciskus Antonius Alijoyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64054/9798270715366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/page/worldscibooks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05552774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>