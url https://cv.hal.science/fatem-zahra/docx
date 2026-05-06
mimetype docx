--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -639,243 +639,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100920v1</w:t>
+                <w:t xml:space="preserve">hal-05100902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100902v1</w:t>
+                <w:t xml:space="preserve">hal-05100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
               </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1090,51 +1090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la comptabilité colonise, au travers d’un dispositif de gestion, les stratégies immobilières et énergétiques des collectivités locales: une possible destruction de la valeur publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,230 +1356,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation des attentes des acteurs traditionnels de l'Étude d'impact : quelles perspectives pour les nouveaux besoins des organisations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pinos</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de l’APMP, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505713v1</w:t>
+                <w:t xml:space="preserve">hal-04595687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catégorisation des attentes des acteurs traditionnels de l'Étude d'impact : quelles perspectives pour les nouveaux besoins des organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouin-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de l’APMP, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">20ème congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595687v1</w:t>
+                <w:t xml:space="preserve">hal-04505713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des études d'impact dans le contexte de la CSRD : vers un management stratégique plus perméables aux attentes des parties prenantes ?</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investors’ financial and accounting information needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TSM, TBS, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investors’ financial and accounting information needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès de l’European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, University of Glasgow, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8316B042"/>
+    <w:nsid w:val="6405F6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatem-zahra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1548-3055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi Bouzoubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouin-Portal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatem-zahra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1548-3055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi Bouzoubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouin-Portal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>