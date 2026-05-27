--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -639,351 +639,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
+                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Godowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
+              <w:t xml:space="preserve">Séminaire de direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100902v1</w:t>
+                <w:t xml:space="preserve">hal-05387460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion du patrimoine immobilier public face aux paradoxes organisationnels : pratiques et stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godowski</w:t>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin En Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100920v1</w:t>
+                <w:t xml:space="preserve">hal-05100902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des Schémas Directeurs Immobiliers et Energétiques transformatifs au sein du secteur public. Retour sur l’évaluation des SDIE accompagnés par l’ADEME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des dispositifs de gestion dans le processus de création de valeur publique : étude du déploiement des schémas directeurs immobiliers et énergétiques au sein du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brest Métropole, Nov 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Quentin en Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387460v1</w:t>
+                <w:t xml:space="preserve">hal-05100920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’outil au dispositif de gestion pour appréhender la spécificité des organisations publiques</w:t>
               </w:r>
@@ -995,64 +995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée sur les outils de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CEREFIGE, Université de Lorraine; Laboratoire Magellan, Université Lyon 3, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1090,77 +1090,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la comptabilité colonise, au travers d’un dispositif de gestion, les stratégies immobilières et énergétiques des collectivités locales: une possible destruction de la valeur publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence francophone sur la recherche en comptabilité critique et interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,77 +1375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs poursuivis par la gestion du patrimoine immobilier des collectivités locales : quelles stratégies de réponse à ce problème pernicieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’action publique face aux problèmes pernicieux : quels dispositifs stratégiques concevoir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de l’APMP, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion du patrimoine immobilier public et transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2044,51 +2044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investors’ financial and accounting information needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TSM, TBS, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investors’ financial and accounting information needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès de l’European Accounting Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, University of Glasgow, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2494,64 +2494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatem-Zahra El Fassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6405F6CD"/>
+    <w:nsid w:val="FFD6890D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatem-zahra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1548-3055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi Bouzoubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouin-Portal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatem-zahra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1548-3055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479086v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.150.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537077v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04285600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatem-Zahra El Fassi Bouzoubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouin-Portal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01255397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>