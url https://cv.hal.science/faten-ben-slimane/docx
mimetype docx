--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1076,191 +1076,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board Restructuring and Successful Demutualization: the Stock Exchanges</w:t>
+                <w:t xml:space="preserve">Le financement participatif (ou le crowlending) aux PME et TPE : mythes et réalités d'une innovation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (3), https://doi-org.ezproxy.u-pec.fr/10.1108/JOCM-06-2017-0212</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, https://www.cairn.info/revue-innovations-2018-2-p-15.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692783v1</w:t>
+                <w:t xml:space="preserve">hal-01702652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif (ou le crowlending) aux PME et TPE : mythes et réalités d'une innovation financière</w:t>
+                <w:t xml:space="preserve">Board Restructuring and Successful Demutualization: the Stock Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56, https://www.cairn.info/revue-innovations-2018-2-p-15.htm</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), https://doi-org.ezproxy.u-pec.fr/10.1108/JOCM-06-2017-0212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702652v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité et reconquête des sociétaires par les banques coopératives. Une analyse des sites internet des Banques Populaires</w:t>
               </w:r>
@@ -1341,51 +1341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,204 +2771,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t>
+                <w:t xml:space="preserve">Restructuring the Board: How Stock Exchanges Can Succeed as For-Profit Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamel Jouini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">AFFI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583853v1</w:t>
+                <w:t xml:space="preserve">hal-01583860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring the Board: How Stock Exchanges Can Succeed as For-Profit Firms</w:t>
+                <w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583860v1</w:t>
+                <w:t xml:space="preserve">hal-01583853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demutualization of stock exchanges and its impact on financial performance</w:t>
               </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêts aux PME et TPE : mythes et réalités du financement participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche sur le crowdfunding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3536,51 +3536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Crédit Agricole : quelle gouvernance pour quelle stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plates-formes de financement participatif et acteurs financiers historiques : pourquoi les partenariats se multiplient-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla-Angulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Haouat Asli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-025-01070-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.133606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.10.045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoudath Alidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.381.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehanaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Akbar Kazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs1030081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03074351211226256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla-Angulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Haouat Asli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-025-01070-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.133606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.10.045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoudath Alidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.381.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehanaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Akbar Kazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs1030081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03074351211226256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>