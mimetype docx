--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -124,252 +124,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice What You Preach: A Multilevel Perspective on Stock Exchanges' Female Directorship</w:t>
+                <w:t xml:space="preserve">Women directors on traditionally male-dominated stock exchange boards: can they make a difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Padilla-Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.115623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijfe.70000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223749v1</w:t>
+                <w:t xml:space="preserve">hal-05223781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women directors on traditionally male-dominated stock exchange boards: can they make a difference?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practice What You Preach: A Multilevel Perspective on Stock Exchanges' Female Directorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+                <w:t xml:space="preserve">Laura Padilla-Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.115623. </w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223781v1</w:t>
+                <w:t xml:space="preserve">hal-05223749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdlending platforms: reputation on the line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Haouat Asli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -429,51 +429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock Exchanges and Sustainability Goals: A Commitment to Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -507,51 +507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour une finance responsable et durable - Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -611,51 +611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du discours des porteurs de projets dans la réussite des campagnes de crowdlending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -741,51 +741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques coopératives repensent les lieux de participation de leurs sociétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 406, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -808,247 +808,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Euro-Mediterranean Partnership contribute to regional integration?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crowdlending Campaigns for Renewable Energy: Success Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Boubaker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamel Jouini</w:t>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (2), pp.328-348</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422726v1</w:t>
+                <w:t xml:space="preserve">hal-02371926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdlending Campaigns for Renewable Energy: Success Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does the Euro-Mediterranean Partnership contribute to regional integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Jamel Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249</w:t>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.328-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371926v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic change and corporate governance: Evidence from the stock exchange industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1082,51 +1082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif (ou le crowlending) aux PME et TPE : mythes et réalités d'une innovation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1164,64 +1164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board Restructuring and Successful Demutualization: the Stock Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (3), https://doi-org.ezproxy.u-pec.fr/10.1108/JOCM-06-2017-0212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,51 +1246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité et reconquête des sociétaires par les banques coopératives. Une analyse des sites internet des Banques Populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,51 +1328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rachat de NYSE Euronext par ICE: est-ce le début d'une nouvelle ère?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 767, http://www.revue-banque.fr/banque-investissement-marches-gestion-actifs/article/rachat-nyse-euronext-par-ice-debut-une-nouvelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,64 +1492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The London Stock Exchange: Strategic Corporate Governance Restructuring After Demutualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoudath Alidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fusions des marchés boursiers : manger ou être mangé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Financial Crisis Affect Volatility Behavior and Transmission Among European Stock Markets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehanaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1769,51 +1769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Evolution of Stock Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93, http://www.cairn.info/revue-recherches-en-sciences-de-gestion-2012-6.htm. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1847,51 +1847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock exchange consolidation and return volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (6), http://www.emeraldinsight.com/doi/abs/10.1108/03074351211226256?journalCode=mf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,51 +1957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintech entrepreneur financing decision: Does the Pecking Order Theory still apply?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2020,329 +2020,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdlending platforms : Reputation on the line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women directors on stock exchange boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Alternative Finance Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Krems, Austria</w:t>
+              <w:t xml:space="preserve">30th Annual Conference Multinational Finance Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677106v1</w:t>
+                <w:t xml:space="preserve">hal-04677108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women directors on stock exchange boards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interest rate drivers in the peer-to-business lending market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference Multinational Finance Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">8th Crowdinvesting Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dresden University of Technology; Dresden Concept, May 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677108v1</w:t>
+                <w:t xml:space="preserve">hal-04595467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest rate drivers in the peer-to-business lending market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crowdlending platforms : Reputation on the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Leboeuf</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Crowdinvesting Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dresden University of Technology; Dresden Concept, May 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Alternative Finance Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Krems, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595467v1</w:t>
+                <w:t xml:space="preserve">hal-04677106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of Board Gender Diversity in Traditionally Male-Dominated Stock Exchanges: An Institutional and Strategic Response Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 French Finance Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determination of credit risk on the crowdlending sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,64 +2449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Directors on Traditionally Male-Dominated Stock Exchange Boards: Can They Make a Difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 FMA European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2531,51 +2531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring crowdlending platforms reputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do stock exchanges contribute to Sustainable Development Goals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover pour une finance responsable et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2689,329 +2689,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of demutualization on stock exchanges’ financial performance: the moderating role of corporate governance practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restructuring the Board: How Stock Exchanges Can Succeed as For-Profit Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multinational Finance Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">AFFI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583848v1</w:t>
+                <w:t xml:space="preserve">hal-01583860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring the Board: How Stock Exchanges Can Succeed as For-Profit Firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583860v1</w:t>
+                <w:t xml:space="preserve">hal-01583853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Euro-Mediterranean Partnership to regional integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of demutualization on stock exchanges’ financial performance: the moderating role of corporate governance practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamel Jouini</w:t>
+                <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Multinational Finance Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583853v1</w:t>
+                <w:t xml:space="preserve">hal-01583848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demutualization of stock exchanges and its impact on financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Padilla Angulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,51 +3036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêts aux PME et TPE : mythes et réalités du financement participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3150,51 +3150,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rachat d’actions propres en vue de leur annulation : le cas ROMARIC ENERGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie et gouvernance des banques coopératives : Les formes de participation des sociétaires dans les lieux alternatifs d’animation de la vie coopérative de Banque Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses, meilleures alliées des objectifs de développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/les-bourses-meilleures-alliees-des-objectifs-de-developpement-durable-235237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3412,51 +3412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses sont-elles vraiment devenues plus respectueuses de l’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://theconversation.com/les-bourses-sont-elles-vraiment-devenues-plus-respectueuses-de-lenvironnement-170665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have stock exchanges become more environmentally friendly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Crédit Agricole : quelle gouvernance pour quelle stratégie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3611,51 +3611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plates-formes de financement participatif et acteurs financiers historiques : pourquoi les partenariats se multiplient-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,64 +3686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fusions des bourses : mariage de raison ou mariage forcé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, http://www.revue-banque.fr/banque-investissement-marches-gestion-actifs/article/fusion-des-bourses-mariage-raison-force</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3930,51 +3930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla-Angulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Haouat Asli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-025-01070-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.133606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.10.045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoudath Alidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.381.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehanaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Akbar Kazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs1030081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03074351211226256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla Angulo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Padilla-Angulo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Haouat Asli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11365-025-01070-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2023.133606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Trabelsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Jouini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2018.10.045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoudath Alidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.381.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehanaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Akbar Kazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs1030081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.093.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03074351211226256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677108v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>