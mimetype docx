--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -398,278 +398,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinem Aslan</w:t>
+                <w:t xml:space="preserve">Assessment of data augmentation, dropout with L2 Regularization and differential privacy against membership inference attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-17394-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317189v1</w:t>
+                <w:t xml:space="preserve">hal-04247991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of data augmentation, dropout with L2 Regularization and differential privacy against membership inference attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Mrabet</w:t>
+                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznul Qalid Md Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 557, pp.126709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-17394-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04247991v1</w:t>
+                <w:t xml:space="preserve">hal-04317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Deep Neural Network Using Rigid and Non-rigid Transformations for Landmark-based Human Behavior Analysis</w:t>
               </w:r>
@@ -1517,3357 +1517,3721 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-User Deep-Learning Offloading Scheme for Virtual Try-On in 5G-Edge Networks</w:t>
+                <w:t xml:space="preserve">Enhancing Data Privacy in Alzheimer's Research: Leveraging Gaussian Noise for Reliable Defense in Transformer Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Kchok</w:t>
+                <w:t xml:space="preserve">Sameh Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">Boussad Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161180⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.2515-2522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014294800004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291487v1</w:t>
+                <w:t xml:space="preserve">hal-05561850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche deep learning pour la prédiction de trajectoire de piétons à partir de données fisheye</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Wolska</w:t>
+                <w:t xml:space="preserve">HSSF-ABIDE: A Semi-Supervised Federated Framework with Heterogeneous Clients for Multi-Site fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ihkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Abbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.1556-1566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014337000004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306339v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoiceTransformer pour la détection précoce des maladies neurodégénératives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual and Global Synergy in League of Legends: An Attributed Graph-Based Study of Champions Interactions in LoL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faten Chaieb</w:t>
+                <w:t xml:space="preserve">Sébastien Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART'2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.975-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014738800004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295003v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Lightweight Deep-Learning Offloading Scheme for Try-On in 5G-Edge Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">VoiceTransformer pour la détection précoce des maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05291497v1</w:t>
+                <w:t xml:space="preserve">hal-05295003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉPI-ATTENTION : Une attention contextuelle adaptative pour la pertinence dynamique des caractéristiques dans les réseaux de neurones</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Lightweight Deep-Learning Offloading Scheme for Try-On in 5G-Edge Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2025 : Extraction et gestion des connaissances 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.1494-1499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940168v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme numérique pour la structuration et la valorisation des projets équestres à l’aide d’un graphe de connaissances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faten Chaieb</w:t>
+                <w:t xml:space="preserve">Approche deep learning pour la prédiction de trajectoire de piétons à partir de données fisheye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa-Souad Goulahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb-Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EquIA'2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villejuif, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245491v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit-HSNet: A Machine Learning Approach for Hyperspectral Image-Based Fruit Ripeness Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Baha Ben Jmaa</w:t>
+                <w:t xml:space="preserve">Plateforme numérique pour la structuration et la valorisation des projets équestres à l’aide d’un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noama Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougueroua Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Fabijańska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EquIA'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villejuif, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312665v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe de connaissances pour la modélisation des projets de recherche équestre</w:t>
+                <w:t xml:space="preserve">A Novel Multi-User Deep-Learning Offloading Scheme for Virtual Try-On in 5G-Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noama Adra</w:t>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bougueroua Lamine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.2797-2802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245541v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KENDALL-ROFT: Kendall’s shape analysis with Rigid transformation and Optical Flow for Transformation-based micro-expression recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faten Chaieb</w:t>
+                <w:t xml:space="preserve">ÉPI-ATTENTION : Une attention contextuelle adaptative pour la pertinence dynamique des caractéristiques dans les réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaeib-Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ACIVS (Advanced Concepts for Intelligent Vision Systems) (in conjunction with ASSP Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">EGC'2025 : Extraction et gestion des connaissances 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. https://editions-rnti.fr/?inprocid=1002994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312589v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning-Based Framework for Racket Sports Court Registration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melek Elloumi</w:t>
+                <w:t xml:space="preserve">Fruit-HSNet: A Machine Learning Approach for Hyperspectral Image-Based Fruit Ripeness Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Baha Ben Jmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fabijańska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence Applications and Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63219-8_2⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence (ICAART 2025)-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.102-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013110800003890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622732v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Making Approach for Early Plant Stress Detection from Hyperspectral Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphe de connaissances pour la modélisation des projets de recherche équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noama Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougueroua Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Conference on Intelligent Information and Database Systems (ACIIDS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304528v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConViViT - A Deep Neural Network Combining Convolutions and Factorized Self-Attention for Human Activity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dokkar Rachid Reda</w:t>
+                <w:t xml:space="preserve">KENDALL-ROFT: Kendall’s shape analysis with Rigid transformation and Optical Flow for Transformation-based micro-expression recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Sbei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arezki Aberkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd ACIVS (Advanced Concepts for Intelligent Vision Systems) (in conjunction with ASSP Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338804v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones profonds géométriques basés sur des transformations rigides et non rigides pour la reconnaissance de l’action humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deep Learning-Based Framework for Racket Sports Court Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drira Hassen</w:t>
+                <w:t xml:space="preserve">Ahmed Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Corfu Greece, Greece. pp.17-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63219-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888674v1</w:t>
+                <w:t xml:space="preserve">hal-04622732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KShapeNet : Réseau Riemannien dans l’espace de formes de Kendall pour la reconnaissance des expressions faciales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decision-Making Approach for Early Plant Stress Detection from Hyperspectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Brue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb-Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mébarek Temagoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition des ateliers de travail sur le Traitement et l'Analyse de l’Information : Méthodes et Applications (TAIMA 22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Asian Conference on Intelligent Information and Database Systems (ACIIDS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ras Al Khaimah, United Arab Emirates. pp.181-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4985-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888739v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Deep Neural Network using Rigid and Non-Rigid Transformations for Human Action Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasha Friji</w:t>
+                <w:t xml:space="preserve">ConViViT - A Deep Neural Network Combining Convolutions and Factorized Self-Attention for Human Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dokkar Rachid Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kurtek</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Aberkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCV48922.2021.01238⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 25th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811330v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Deep Learning on Skeleton Sequences for 2D/3D Action Recognition</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones profonds géométriques basés sur des transformations rigides et non rigides pour la reconnaissance de l’action humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Friji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassen Drira</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drira Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Gait Recognition based on Functional PCA on Kendall's Shape Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassen Drira</w:t>
+                <w:t xml:space="preserve">KShapeNet : Réseau Riemannien dans l’espace de formes de Kendall pour la reconnaissance des expressions faciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Friji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drira Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème édition des ateliers de travail sur le Traitement et l'Analyse de l’Information : Méthodes et Applications (TAIMA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015357v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Circum-ellipse Area Representation for Planar Shape Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Faidi</w:t>
+                <w:t xml:space="preserve">Geometric Deep Neural Network using Rigid and Non-Rigid Transformations for Human Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Friji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kurtek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006172803980404⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/CVF International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, France. pp.12591-12600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV48922.2021.01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008912v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multi-resolution Affine Invariant Planar Contour Descriptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Faidi</w:t>
+                <w:t xml:space="preserve">Geometric Deep Learning on Skeleton Sequences for 2D/3D Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Friji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_46⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Portugal. pp.196-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009161701960204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015365v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sparse representation of depth maps targeting view synthesis quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
+                <w:t xml:space="preserve">3D Gait Recognition based on Functional PCA on Kendall's Shape Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 15th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP.2013.6659308⟩</w:t>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, France. pp.2130-2135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008972v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive edge-preserving depth maps coding based on sparse representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
+                <w:t xml:space="preserve">A Multiscale Circum-ellipse Area Representation for Planar Shape Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Faidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 3DTV-Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV-CON 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DTV.2012.6365455⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, France. pp.398-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006172803980404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015396v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piece-wise linear function estimation for platelet-based depth maps coding using edge detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
+                <w:t xml:space="preserve">A New Multi-resolution Affine Invariant Planar Contour Descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Faidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.909286⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genova, Italy. pp.494-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015403v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuned sparse depth map coding using redundant predefined transform domain</w:t>
+                <w:t xml:space="preserve">Adaptive sparse representation of depth maps targeting view synthesis quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467108⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 15th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pula (CA), Italy. pp.317-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2013.6659308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015391v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution 3D Mesh Coding in MPEG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dehais</w:t>
+                <w:t xml:space="preserve">Progressive edge-preserving depth maps coding based on sparse representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Visual Communications and Image Processing (VCIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VCIP.2011.6116054⟩</w:t>
+              <w:t xml:space="preserve">2012 3DTV-Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV-CON 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DTV.2012.6365455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015384v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of liver tumor using HMRF-EM algorithm with Bootstrap resampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Said</w:t>
+                <w:t xml:space="preserve">Piece-wise linear function estimation for platelet-based depth maps coding using edge detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Slim M'Hiri</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Azaiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium On I/V Communications and Mobile Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656429⟩</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, California, United States. pp.82901C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.909286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015419v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape approximation for efficient progressive mesh compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ghorbel</w:t>
+                <w:t xml:space="preserve">Tuned sparse depth map coding using redundant predefined transform domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 19th IEEE International Conference on Image Processing (ICIP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1309-1312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04008979v1</w:t>
+                <w:t xml:space="preserve">hal-04015391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Stable Projective Harmonic Invariants for Planar Contours Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-resolution 3D Mesh Coding in MPEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Third International Conference on Computer Vision Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tainan, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VCIP.2011.6116054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015377v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implant trajectory estimation during femoral screw-plate osteosynthesis operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ben Said</w:t>
+                <w:t xml:space="preserve">Segmentation of liver tumor using HMRF-EM algorithm with Bootstrap resampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hatem Rajhi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Azaiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Computational Modelling of Objects Represented in Images (CompIMAGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium On I/V Communications and Mobile Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5656429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008993v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving shadow detection with support vector domain description in the color ratios space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chakchouk</w:t>
+                <w:t xml:space="preserve">Shape approximation for efficient progressive mesh compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Besbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Pattern Recognition, 2004. ICPR 2004.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333783⟩</w:t>
+              <w:t xml:space="preserve">2010 17th IEEE International Conference on Image Processing (ICIP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.3425-3428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete and Stable Projective Harmonic Invariants for Planar Contours Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Third International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Madeira, Portugal. pp.111--116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implant trajectory estimation during femoral screw-plate osteosynthesis operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rajhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Computational Modelling of Objects Represented in Images (CompIMAGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving shadow detection with support vector domain description in the color ratios space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Pattern Recognition, 2004. ICPR 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom. pp.384-387 Vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2004.1333783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Surface Reconstruction from Scattered Data Points Using a Set of Curves on a Three Dimensional Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, July 7-11, 2002, Jul 2002, Seattle, United States. pp.176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.452344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4877,126 +5241,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations, Analysis and Recognition of Shape and Motion from Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbaba Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 684, 2017, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60654-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5006,65 +5370,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KShapeNet: Riemannian network on Kendall shape space for Skeleton based Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Friji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,91 +5436,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kurtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5224,51 +5588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3738B7A3"/>
+    <w:nsid w:val="E4B8DB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faten-chaieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-025-11125-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17394-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Friji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Drira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3291663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2019.1692458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Mabrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0578-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Sebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0086-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2013.0516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieme Gadacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.279-291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mammou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.179-192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8JVJX2R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kchok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Gueroui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa-Souad Goulahsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wolska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaeib-Chakchouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baha Ben Jmaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabija&#324;ska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013110800003890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Sbei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Elloumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63219-8_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Brue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dantan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vauchey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4985-0_15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkar Rachid Reda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337696" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009161701960204" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hosni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Faidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006172803980404" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_46" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659308" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2012.6365455" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909286" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467108" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2011.6116054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Said" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim M'Hiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Azaiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghorbel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015377v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rajhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Siala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakchouk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besbes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333783" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452344" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60654-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Friji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faten-chaieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-025-11125-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17394-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Friji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Drira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3291663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2019.1692458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Mabrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0578-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Sebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0086-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2013.0516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieme Gadacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.279-291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mammou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.179-192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8JVJX2R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hamida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Salem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014294800004052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ihkaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337000004052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kchok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Gueroui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa-Souad Goulahsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wolska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaeib-Chakchouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baha Ben Jmaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabija&#324;ska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013110800003890" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Sbei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Elloumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63219-8_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Brue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vauchey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4985-0_15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkar Rachid Reda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009161701960204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hosni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Faidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006172803980404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659308" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2012.6365455" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2011.6116054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Said" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim M'Hiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Azaiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghorbel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rajhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Siala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakchouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besbes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452344" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60654-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Friji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>