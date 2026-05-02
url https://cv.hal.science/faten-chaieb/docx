--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -398,278 +398,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of data augmentation, dropout with L2 Regularization and differential privacy against membership inference attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Mrabet</w:t>
+                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznul Qalid Md Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-17394-3⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 557, pp.126709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247991v1</w:t>
+                <w:t xml:space="preserve">hal-04317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sinem Aslan</w:t>
+                <w:t xml:space="preserve">Assessment of data augmentation, dropout with L2 Regularization and differential privacy against membership inference attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-17394-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317189v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Deep Neural Network Using Rigid and Non-rigid Transformations for Landmark-based Human Behavior Analysis</w:t>
               </w:r>
@@ -1596,64 +1596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.2515-2522, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1864,307 +1864,307 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART'2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.975-985, </w:t>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.975-985, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0014738800004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VoiceTransformer pour la détection précoce des maladies neurodégénératives</w:t>
+                <w:t xml:space="preserve">A Novel Multi-User Deep-Learning Offloading Scheme for Virtual Try-On in 5G-Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Tay</w:t>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.2797-2802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295003v1</w:t>
+                <w:t xml:space="preserve">hal-05291487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Lightweight Deep-Learning Offloading Scheme for Try-On in 5G-Edge Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
+                <w:t xml:space="preserve">VoiceTransformer pour la détection précoce des maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291497v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche deep learning pour la prédiction de trajectoire de piétons à partir de données fisheye</w:t>
               </w:r>
@@ -2176,51 +2176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa-Souad Goulahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb-Chakchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wolska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,351 +2252,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme numérique pour la structuration et la valorisation des projets équestres à l’aide d’un graphe de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bougueroua Lamine</w:t>
+                <w:t xml:space="preserve">A Novel Lightweight Deep-Learning Offloading Scheme for Try-On in 5G-Edge Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Kchok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Fajjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Gueroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EquIA'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, France. pp.1494-1499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245491v1</w:t>
+                <w:t xml:space="preserve">hal-05291497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multi-User Deep-Learning Offloading Scheme for Virtual Try-On in 5G-Edge Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ÉPI-ATTENTION : Une attention contextuelle adaptative pour la pertinence dynamique des caractéristiques dans les réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaeib-Chakchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC'2025 : Extraction et gestion des connaissances 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. https://editions-rnti.fr/?inprocid=1002994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291487v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉPI-ATTENTION : Une attention contextuelle adaptative pour la pertinence dynamique des caractéristiques dans les réseaux de neurones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme numérique pour la structuration et la valorisation des projets équestres à l’aide d’un graphe de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noama Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Chaeib-Chakchouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
+                <w:t xml:space="preserve">Bougueroua Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC'2025 : Extraction et gestion des connaissances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France. https://editions-rnti.fr/?inprocid=1002994</w:t>
+              <w:t xml:space="preserve">EquIA'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940168v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit-HSNet: A Machine Learning Approach for Hyperspectral Image-Based Fruit Ripeness Prediction</w:t>
               </w:r>
@@ -2686,77 +2686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe de connaissances pour la modélisation des projets de recherche équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noama Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bougueroua Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drira Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Drira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kurtek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5436,51 +5436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kurtek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Kchok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5588,51 +5588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B8DB5D"/>
+    <w:nsid w:val="7574A712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5819,51 +5819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faten-chaieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-025-11125-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17394-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Friji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Drira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3291663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2019.1692458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Mabrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0578-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Sebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0086-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2013.0516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieme Gadacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.279-291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mammou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.179-192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8JVJX2R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hamida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Salem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014294800004052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ihkaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337000004052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kchok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Gueroui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161369" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa-Souad Goulahsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wolska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaeib-Chakchouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baha Ben Jmaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabija&#324;ska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013110800003890" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Sbei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Elloumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63219-8_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Brue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vauchey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4985-0_15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkar Rachid Reda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009161701960204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hosni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Faidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006172803980404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659308" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2012.6365455" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2011.6116054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Said" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim M'Hiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Azaiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghorbel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rajhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Siala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakchouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besbes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452344" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60654-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Friji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/faten-chaieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tabet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tabet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chakchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-025-11125-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mrabet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Jemai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17394-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Friji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Drira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3291663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Ghorbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13682199.2019.1692458" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Mabrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0578-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Sebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13319-016-0086-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2013.0516" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieme Gadacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.279-291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mammou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.179-192" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8JVJX2R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Hamida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Salem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014294800004052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ihkaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337000004052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hemery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ricciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014738800004052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kchok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Fajjari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Gueroui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa-Souad Goulahsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb-Chakchouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wolska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161369" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaeib-Chakchouk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noama Adra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Huet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Lamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Baha Ben Jmaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fabija&#324;ska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013110800003890" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Sbei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jouini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Elloumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63219-8_2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Brue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dantan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vauchey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4985-0_15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dokkar Rachid Reda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drira Hassen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03888739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV48922.2021.01238" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009161701960204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hosni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Faidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006172803980404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2013.6659308" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2012.6365455" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909286" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mamou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467108" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP.2011.6116054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Said" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim M'Hiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Azaiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5656429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mamou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghorbel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653218" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rajhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Siala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakchouk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Besbes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2004.1333783" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.452344" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60654-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Friji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>