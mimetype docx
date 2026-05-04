--- v0 (2026-03-31)
+++ v1 (2026-05-04)
@@ -482,174 +482,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des processus de changement aux nouveaux liens sociaux</w:t>
+                <w:t xml:space="preserve">De l’usage des TIC aux mouvements de contestation au Maroc : réalités et constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathallah Daghmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.355-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02511114v1</w:t>
+                <w:t xml:space="preserve">halshs-02511095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’usage des TIC aux mouvements de contestation au Maroc : réalités et constances</w:t>
+                <w:t xml:space="preserve">Des processus de changement aux nouveaux liens sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathallah Daghmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02511095v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et publics au Maroc</w:t>
               </w:r>
@@ -1248,234 +1248,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation des mobilisations sociopolitiques : une tentative de conceptualisation, Conférence inaugurale</w:t>
+                <w:t xml:space="preserve">Des représentations à la construction d’un archétype : presse et traitement de l’immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathallah Daghmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Doctorales des Sciences de l’information et de la communication : Jeunes chercheurs : échanges, pratiques et innovations. Espace Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ibn Zohr, Apr 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Journée d’étude La migration au prisme des mots. Catégorisations et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02540130v1</w:t>
+                <w:t xml:space="preserve">halshs-02540139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des représentations à la construction d’un archétype : presse et traitement de l’immigration en France</w:t>
+                <w:t xml:space="preserve">Processus de changement, identités et mobilisation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathallah Daghmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude La migration au prisme des mots. Catégorisations et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMSIC Identités, mobilités, responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJCAM, Université Aix Marseille, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02540139v1</w:t>
+                <w:t xml:space="preserve">halshs-02540136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de changement, identités et mobilisation sociale</w:t>
+                <w:t xml:space="preserve">Médiatisation des mobilisations sociopolitiques : une tentative de conceptualisation, Conférence inaugurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathallah Daghmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMSIC Identités, mobilités, responsabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJCAM, Université Aix Marseille, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2e Doctorales des Sciences de l’information et de la communication : Jeunes chercheurs : échanges, pratiques et innovations. Espace Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Zohr, Apr 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02540136v1</w:t>
+                <w:t xml:space="preserve">halshs-02540130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">دراسة تحليلية حول دراسات علوم الاتصال الفرنكوفونية المتطرقة للنهضات في المغرب العربي</w:t>
               </w:r>
@@ -3014,51 +3014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilila Mountasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1366" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larrazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/art-medias-et-engagement/18314?srsltid=AfmBOopHAh6U7wOHeuZ2okgEZN-SDpeLHSrrMu43DWPGJYgjxRJaaS-M" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaki Lhasnaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Hanine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Daoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Demars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Youssoufi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilila Mountasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1366" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larrazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dekhissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dubus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Racho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/art-medias-et-engagement/18314?srsltid=AfmBOopHAh6U7wOHeuZ2okgEZN-SDpeLHSrrMu43DWPGJYgjxRJaaS-M" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaki Lhasnaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Hanine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Daoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Demars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Youssoufi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>