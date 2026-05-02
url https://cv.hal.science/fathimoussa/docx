--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -904,827 +904,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triacylglycerols Profiles Established by UHPLC-ESI-MS in Developing Sweet, Semi-sweet and Bitter Seeds from Tunisian Oilseeds Apricot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and quantification of amino acids and related compounds based on Differential Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Cherif</w:t>
+                <w:t xml:space="preserve">Yali Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskander Alhajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamed Ben Messaouda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Bernard Rieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Moussa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of oleo science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5650/jos.ess19210⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (14), pp.4889-4900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0an00377h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269535v1</w:t>
+                <w:t xml:space="preserve">hal-02902596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct liquid chromatography tandem mass spectrometry analysis of amino acids in human plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Desmons</w:t>
+                <w:t xml:space="preserve">F. Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Thioulouse</w:t>
+                <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Hautem</w:t>
+                <w:t xml:space="preserve">A. Oummadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saintier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Baudin</w:t>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1622, pp.461135 -. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490205v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of amino acids and related compounds based on Differential Mobility Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct liquid chromatography tandem mass spectrometry analysis of amino acids in human plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yali Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eskander Alhajji</w:t>
+                <w:t xml:space="preserve">Aurore Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rieul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fathi Moussa</w:t>
+                <w:t xml:space="preserve">Elizabeth Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hautem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0an00377h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1622, pp.461135 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902596v1</w:t>
+                <w:t xml:space="preserve">hal-03490205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahydrobiopterin administration facilitates amphetamine-induced dopamine release and motivation in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semaphorin 7A: A novel marker of disease activity in Gaucher disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tournissac</w:t>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oummadi</w:t>
+                <w:t xml:space="preserve">Nelly Reihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Collec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112348⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (5), pp.483-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.25744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173240v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin 7A: A novel marker of disease activity in Gaucher disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effects of sphingolipids overload on red blood cell properties in Gaucher disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chipeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suella Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Reihani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.25744⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (17), pp.9726-9736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.15534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872490v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sphingolipids overload on red blood cell properties in Gaucher disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chipeaux</w:t>
+                <w:t xml:space="preserve">Triacylglycerols Profiles Established by UHPLC-ESI-MS in Developing Sweet, Semi-sweet and Bitter Seeds from Tunisian Oilseeds Apricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourdelier</w:t>
+                <w:t xml:space="preserve">Mhamed Ben Messaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suella Martino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine De Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (17), pp.9726-9736. </w:t>
+              <w:t xml:space="preserve">Journal of oleo science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (6), pp.597-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.15534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5650/jos.ess19210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269547v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oil components of Citrus cultivar‘ MALTAISE DEMI SANGUINE’ (Citrus sinensis) as affected by the effects of rootstocks and viroid infection</w:t>
               </w:r>
@@ -1844,77 +1844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Glycerophospholipids Molecular Species Contents in Three North African Apricot (&amp;lt;i&amp;gt;Prunus armeniaca&amp;lt;/i&amp;gt; L.) Seed Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine De Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Ben Messaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,441 +2366,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ultra-high pressure liquid chromatography – tandem mass spectrometry determination in plasma and red blood cells of four sphingolipids and their evaluation as biomarker candidates of Gaucher’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nanotubes: Culprit or witness of air pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Burguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rose</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Szwarc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1525, pp.116-125. </w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269616v1</w:t>
+                <w:t xml:space="preserve">hal-02893422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuated Total Reflection Fourier Transform Infrared (ATR FT-IR) for Rapid Determination of Microbial Cell Lipid Content: Correlation with Gas Chromatography-Mass Spectrometry (GC-MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of ultra-high pressure liquid chromatography – tandem mass spectrometry determination in plasma and red blood cells of four sphingolipids and their evaluation as biomarker candidates of Gaucher’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chipeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Millan-Oropeza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+                <w:t xml:space="preserve">Christian Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003702817709459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1525, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes: Culprit or witness of air pollution?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attenuated Total Reflection Fourier Transform Infrared (ATR FT-IR) for Rapid Determination of Microbial Cell Lipid Content: Correlation with Gas Chromatography-Mass Spectrometry (GC-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Millan-Oropeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Rebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">Michelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Szwarc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.11-14. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (10), pp.3702817709459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2017.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0003702817709459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893422v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomics analysis confirmed oxidative metabolism predominates in Streptomyces coelicolor versus glycolytic metabolism in Streptomyces lividans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Millan-Oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,377 +2884,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Rapid Diagnosis of Dopamine and Serotonin Metabolism Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHPLC-APCI-MS Profiling of Triacylglycerols in Vegetable Oils—Application to the Analysis of Four North African Sesame Seed Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lo</w:t>
+                <w:t xml:space="preserve">Dorra Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibal</w:t>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Doummar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hautem</w:t>
+                <w:t xml:space="preserve">Sadok Boukhchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (9), pp.5962 - 5972. </w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.2827-2838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b01008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12161-017-0851-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423403v1</w:t>
+                <w:t xml:space="preserve">hal-04269647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHPLC-APCI-MS Profiling of Triacylglycerols in Vegetable Oils—Application to the Analysis of Four North African Sesame Seed Varieties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Step Rapid Diagnosis of Dopamine and Serotonin Metabolism Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorra Hmida</w:t>
+                <w:t xml:space="preserve">Aurélien Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bleton</w:t>
+                <w:t xml:space="preserve">Pierre Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Boukhchina</w:t>
+                <w:t xml:space="preserve">Diane Doummar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hautem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (8), pp.2827-2838. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (9), pp.5962 - 5972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-017-0851-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b01008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269647v1</w:t>
+                <w:t xml:space="preserve">hal-04423403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of velaglucerase alfa enzyme replacement therapy on red blood cell properties in Gaucher disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Reihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (9), </w:t>
@@ -3416,453 +3416,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo antileishmanial properties of a 2-n-propylquinoline hydroxypropyl β-cyclodextrin formulation and pharmacokinetics via intravenous route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropogenic Carbon Nanotubes Found in the Airways of Parisian Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaluvu Balaraman</w:t>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nashira Campos Vieira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fathi Moussa</w:t>
+                <w:t xml:space="preserve">Keith Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Vacus</w:t>
+                <w:t xml:space="preserve">Yacine Laoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Sabah Boudjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.127-133. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.1697-1704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2015.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149031v1</w:t>
+                <w:t xml:space="preserve">hal-04277462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of vegetable oils quality in frying conditions by adding rosemary extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chammem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Chammem</w:t>
+                <w:t xml:space="preserve">Salma Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Saoudi</w:t>
+                <w:t xml:space="preserve">Ines Sifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.592-599. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.05.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.05.054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Carbon Nanotubes Found in the Airways of Parisian Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo antileishmanial properties of a 2-n-propylquinoline hydroxypropyl β-cyclodextrin formulation and pharmacokinetics via intravenous route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaluvu Balaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Nashira Campos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Hartman</w:t>
+                <w:t xml:space="preserve">Joël Vacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Laoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabah Boudjemaa</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2015.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2015.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and number of adducts of photo-addition of glycine methyl-ester to [60] fullerene</w:t>
               </w:r>
@@ -3887,51 +3887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Skanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Ben Messaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,286 +3988,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prolongation of the lifespan of rats by repeated oral administration of [60]fullerene</w:t>
+                <w:t xml:space="preserve">Conformation of surface-decorating dextran chains affects the pharmacokinetics and biodistribution of doxorubicin-loaded nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Baati</w:t>
+                <w:t xml:space="preserve">Khairallah Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanchon Bourasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Njim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (2), pp.453 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944511v1</w:t>
+                <w:t xml:space="preserve">hal-03196146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation of surface-decorating dextran chains affects the pharmacokinetics and biodistribution of doxorubicin-loaded nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The prolongation of the lifespan of rats by repeated oral administration of [60]fullerene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Bourasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ponchel</w:t>
+                <w:t xml:space="preserve">Najla El Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Njim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (19), pp.4936-4946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196146v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-oxo-7,8-dihydro-2'-deoxyguanosine as a biomarker of oxidative damage in oesophageal cancer patients: lack of association with antioxidant vitamins and polymorphism of hOGG1 and GST</w:t>
               </w:r>
@@ -4432,51 +4432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydrobiopterin as a potential treatment for Alzheimer’s disease: A study in 3xTg-AD mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tournissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, San Diego, United States. 1569 p</w:t>
@@ -4995,51 +4995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Arfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkia Bettioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chipeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulghobra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bonose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Alhajji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05011570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ksouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Klouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bezzarga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskander Alhajji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00924" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Abar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ben Messaouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess19210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thioulouse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hautem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saintier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rieul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an00377h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reihani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Zouaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Najar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Aydi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Claumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#252;st Zibetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2019.1588296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess19017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Keykhosravi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Couto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lluis Tamarit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Maatoug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Glish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1902-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.038" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW8VLS1Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817709459" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Szwarc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2017.04.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04423403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b01008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Boukhchina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-0851-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-2018-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chammem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Saoudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sifaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sifi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.05.054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R767DMCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hartman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boudjemaa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderraba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.06.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVM8W3KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Bourasset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Gharbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Alhareth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ponchel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.03.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-29-157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Ben Arfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkia Bettioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chipeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2023.341719" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boulghobra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bonose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Alhajji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05011570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ksouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Klouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bezzarga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskander Alhajji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00924" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Abar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.5502" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rieul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an00377h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fanet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducrocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tournissac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oummadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thioulouse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hautem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saintier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Reihani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25744" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suella Martino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.15534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Cherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Ben Messaouda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine De Person" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess19210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Zouaghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Najar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Aydi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Claumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#252;st Zibetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942912.2019.1588296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5650/jos.ess19017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02299305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Keykhosravi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo B. Rietveld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Couto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lluis Tamarit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masingue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Benoist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sedel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Maatoug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Glish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1902-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Szwarc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2017.04.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rose" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW8VLS1Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817709459" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Boukhchina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-017-0851-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04423403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Doummar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b01008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Franco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539745v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khemiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Messaoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-016-2018-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hartman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boudjemaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.10.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chammem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Saoudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sifaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sifi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.05.054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R767DMCL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skanji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderraba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.06.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVM8W3KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairallah Alhareth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Bourasset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ponchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.03.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Gharbi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-29-157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#244;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourassa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734676v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Fanet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>