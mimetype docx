--- v1 (2026-03-26)
+++ v2 (2026-05-07)
@@ -355,226 +355,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marketing en ligne du surf et pouvoir érotique : le cas Roxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Falaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeunes femmes arbitres de football et de rugby : Des êtres d’exception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (1), pp.123-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.081.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.081.0123⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02022669v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04438394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales: cadre d'analyse des asymétries entre les médias et les arbitres</w:t>
               </w:r>
@@ -711,51 +711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaise réputation ? A propos des arbitres dans la presse écrite française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Communication, 33 (2), http://communication.revues.org/5813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -789,51 +789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-production de la performance arbitrale de haut niveau : le cas du rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -982,165 +982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sportive française &amp;quot; entre Révolution nationale et commandement allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.209-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’homme en noir dans les médias: victime vulnérable des déviances sportives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Victimologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627347v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faits de déviance dans le football féminin : le cas de la ligue et des districts du Nord Pas-de-Calais (2006-2009)</w:t>
               </w:r>
@@ -1258,212 +1258,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00936524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sport et éducation physique sous le Front Populaire et sous Vichy : approche comparative selon le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90, pp.49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les footballeuses en viennent aux mains…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol. VIII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427088v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique en faveur de l'éducation physique des jeunes filles sous Vichy : l'œuvre de Marie-Thérèse Eyquem (1940-1944)</w:t>
               </w:r>
@@ -1682,178 +1682,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les adeptes d’activités physiques, sportives et récréatives de pleine nature et la transition écologique : quels rapports à la nature et quels engagements en faveur de l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Sciences Sociales Sports et Corps (Université de Toulouse), Santé, éducation, situations de handicap (Université de Montpellier, Apsy-V (Université de Nîmes), Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Sports Culture: : Public Surveys of Individuals Aged 15 and Over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Sport &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monash University – Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432116v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05432131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse secondaire des données d'enquête sur les pratiques physiques et sportives des français-es : focus sur les activités de glisse</w:t>
               </w:r>
@@ -1984,260 +1984,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les prestataires de loisirs sportifs de pleine nature au prisme de l’intersectionnalité et de l’écoféminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la Recherche sur les Pratiques Récréa-sportives en Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux de genre dans les activités physiques, sportives et récréatives de pleine nature : quelles évolutions et recompositions futures dans le secteur marchand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre: bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Féminisation du football en France: le cas de l’arbitrage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la féminisation du football et autres sports de ballon : Enjeux, bonnes pratiques et nouvelles représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437310v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04437342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du dispositive de formation “ se former pour enseigner dans le supérieur” auprès des professionnels de la pédagogie universitaire</w:t>
               </w:r>
@@ -2577,51 +2577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes arbitres de football : conditions d'engagement et de désengagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Football par et pour les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2765,273 +2765,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marion Dutrévis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The question of refereeing performance in média narratives: the case of the rugby world cup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3695,51 +3695,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3982,438 +3982,520 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzaine de l'Egalité Femme/Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers à la pratique de l'arbitrage: étude sur les femmes arbitres de football en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et arbitrage sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminisation du football en France, la question de l’arbitrage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes, le football et autres sports de ballon. Enjeux, défis, bonnes pratiques et nouvelles représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2024, Genre(s) et création, 9782304056167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritons et Amphitrites : représentations iconographiques des surfeur.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Corneloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surf à contre-courant. Une odyssée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport scolaire et universitaire entre 1936 et 1944 : retour sur les enjeux politiques et sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Penser le sport scolaire, pensées sur le sport scolaire 1880-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des valeurs sportives au sein de la FSGT sous le Front populaire : rapport au genre et au monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.105-111, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05436771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques affinitaires et les orientations pédagogiques de la FGSPF et du RSF sous le Front Populaire et Vichy : continuité ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Patronages aux associations, la Fédération Sportive et Culturelle de France face aux mutations socio-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-251, 2009, L'Harmattan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05436770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4423,391 +4505,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitre de rugby dans la presse sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des représentations médiatiques des arbitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayon Sportif Féminin, de l'Éducation physique aux Sports (1937-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Eyquem (1931-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.22-24</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse statistique des violences et incivilités dans le football féminin amateur : l’exemple des ligues du Nord Pas-de-Calais, de Champagne Ardenne et de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4817,127 +4899,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arbitre de rugby dans la presse sportive (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9af⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5084,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2TX7FWHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9af" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2TX7FWHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9af" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>