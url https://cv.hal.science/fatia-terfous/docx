--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -2066,50 +2066,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Féminisation du football en France: le cas de l’arbitrage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de la féminisation du football et autres sports de ballon : Enjeux, bonnes pratiques et nouvelles représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux de genre dans les activités physiques, sportives et récréatives de pleine nature : quelles évolutions et recompositions futures dans le secteur marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2118,126 +2187,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">No(s) Futur(s). Genre: bouleversements, utopies, impatiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437334v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04437310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du dispositive de formation “ se former pour enseigner dans le supérieur” auprès des professionnels de la pédagogie universitaire</w:t>
               </w:r>
@@ -2765,70 +2765,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation des prises de décisions arbitrales par et dans les médias au cours des quatre dernières coupes du monde de football : l’exemple du quotidien « l’Equipe » et de l’hebdomadaire « France Football ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIème colloque "Football &amp; Recherche" : La prise de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How referees are socially perceived? A first study about referees stereotype content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutrévis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,139 +2938,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077053v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01076306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The question of refereeing performance in média narratives: the case of the rugby world cup</w:t>
               </w:r>
@@ -4663,177 +4663,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Eyquem (1931-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatia Terfous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rayon Sportif Féminin, de l'Éducation physique aux Sports (1937-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627353v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01627354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des violences et incivilités dans le football féminin amateur : l’exemple des ligues du Nord Pas-de-Calais, de Champagne Ardenne et de Picardie</w:t>
               </w:r>
@@ -5166,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2TX7FWHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9af" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Falaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.081.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5813" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2015.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2TX7FWHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Degb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01683860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01627349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9af" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>