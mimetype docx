--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -995,385 +995,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de la ville en Francia - El mito urbano para solucionar una cuestión social</w:t>
+                <w:t xml:space="preserve">Des Français musulmans aux immigrés de seconde génération : des citoyens comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gobernanza y reequilibrio territorial - Universidad Social de Vallecas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Madrid, España</w:t>
+              <w:t xml:space="preserve">Question raciale / questions urbaines: frontières territoriales et racialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445939v1</w:t>
+                <w:t xml:space="preserve">halshs-02090179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Français musulmans aux immigrés de seconde génération : des citoyens comme les autres ?</w:t>
+                <w:t xml:space="preserve">La politique de la ville en Francia - El mito urbano para solucionar una cuestión social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question raciale / questions urbaines: frontières territoriales et racialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Gobernanza y reequilibrio territorial - Universidad Social de Vallecas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02090179v1</w:t>
+                <w:t xml:space="preserve">hal-02445939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Settlement Dwellers in Algeria: How Local initiatives and practices contribute to improving their living conditions »</w:t>
+                <w:t xml:space="preserve">« Bidonville –Barraca. Quand les formes d’habitat a-normales interrogent la ville institutionnelle : les métropoles de Lyon et de Barcelone des années 1940 aux années 1970 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Wise cities” in the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, Sciences Po, France</w:t>
+              <w:t xml:space="preserve">Production de la marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02090118v1</w:t>
+                <w:t xml:space="preserve">halshs-02090127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bidonville –Barraca. Quand les formes d’habitat a-normales interrogent la ville institutionnelle : les métropoles de Lyon et de Barcelone des années 1940 aux années 1970 »</w:t>
+                <w:t xml:space="preserve">La politique de la ville en Francia - territorialización de problemas sociales / problemas urbanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production de la marge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, EHESS, France</w:t>
+              <w:t xml:space="preserve">Proyecto, diagnostico y posterior diseño y elaboración de la Estrategia Regional de Intervención en las Zonas Desfavorecidas de Andalucía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090127v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de la ville en Francia - territorialización de problemas sociales / problemas urbanos</w:t>
+                <w:t xml:space="preserve">Informal Settlement Dwellers in Algeria: How Local initiatives and practices contribute to improving their living conditions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proyecto, diagnostico y posterior diseño y elaboración de la Estrategia Regional de Intervención en las Zonas Desfavorecidas de Andalucía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Séville, España</w:t>
+              <w:t xml:space="preserve">"Wise cities” in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090142v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Im)migrations algériennes et logements dans l’agglomération lyonnaise. Retours sur une histoire mouvementée du XXe siècle</w:t>
               </w:r>
@@ -1765,51 +1765,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02090164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1962,577 +1962,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01063564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité ?</w:t>
+                <w:t xml:space="preserve">Les minorisés de la République, les discriminations au logement des jeunes générations d’origine immigrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chebbah Malicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fatiha Belmessous, Loic Bonneval, Lydia Coudroy de Lille, Nathalie Ortar. L'Harmattan, 284 p., 2014</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.180, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252440v1</w:t>
+                <w:t xml:space="preserve">hal-02541933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les minorisés de la République, les discriminations au logement des jeunes générations d’origine immigrée</w:t>
+                <w:t xml:space="preserve">Large housing estates in France, Opinion of residents on recent developments in Vénissieux and Rillieux (Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hacène Belmessous</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chebbah Malicet</w:t>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Commerçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcele Trigueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A-D Druk bv, pp.86, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02541933v1</w:t>
+                <w:t xml:space="preserve">hal-02541946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large housing estates in France, Opinion of residents on recent developments in Vénissieux and Rillieux (Lyon)</w:t>
+                <w:t xml:space="preserve">Large housing estates in France, Policies and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chemin</w:t>
+                <w:t xml:space="preserve">Nicole Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Commerçon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcele Trigueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A-D Druk bv, pp.59, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcele Trigueiro</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02541946v1</w:t>
+                <w:t xml:space="preserve">hal-02541958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large housing estates in France, Policies and practices</w:t>
+                <w:t xml:space="preserve">Large Housing Estates in Lyon, France Opinions of residents on recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chignier-Riboulon Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chemin</w:t>
+                <w:t xml:space="preserve">Nicole Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Commerçon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcele Trigueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A-D Druk bv, pp.59, 2004</w:t>
+              <w:t xml:space="preserve">A-D Druk bv, pp.87, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2542,692 +2441,692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge production in colonial situations: government sciences as producers of differentiation in Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer VS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lokale Wissenregime der Migration. Akteurinnen, Praxen, Ordnungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-658-42506-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des revendications ordinaires aux mobilisations citoyennes : la conquête du droit à la ville dans des quartiers informels de Batna (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géographie - Droit à la ville au Sud et construction des légitimités ordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03131776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Informal settlements Dwellers in Algeria : how local initiatives and practices contribute to improving their living conditions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eckart Woertz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wise Cities’ in the Mediteranean ? Challenges of Urban Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIDOB, pp.133-143, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Logement et minorités : un traitement minimal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et politique(s) : un couple encore d’actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.191-196, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation et discrimination des &amp;quot;Algériens&amp;quot; dans les politiques du logement à Lyon (1950-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Desage, C. Morel-Journel, V. Sala Pala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuplement, catégories insaisissables des politiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.59884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La tolérance s’arrête au seuil. Traitements spécifiques et pratiques ségrégatives du logement des immigrés (1950-1970) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirszbaum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec les banlieues ? Le désenchantement de la politique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, editions de l'Aube, pp.62-77, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02070536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidonville vs. habitat contraint: les lieux madrilènes de l'(in)hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Matesanz Parellada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coopératives d'habitants, des outils pour l'abondance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHAIRECOOP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demolition of large housing estates : overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Zepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Zepf</w:t>
+                <w:t xml:space="preserve">Commerçon Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Kempen R.; Dekker K.; Hall S.; Tosics I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructuring large housing estates in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Policy Press, pp.193-210, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00388690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3237,105 +3136,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement dans la ville: la difficile construction des politiques publiques 1850-1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3403,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F394AF"/>
+    <w:nsid w:val="55E9BDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3551,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D8EB5BD"/>
+    <w:nsid w:val="5B7349BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3785,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796819833430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kipfer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Naceur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belmessous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah Malicet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Commer&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chignier-Riboulon Franck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Matesanz Parellada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commer&#231;on Nicole" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796819833430" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.11540" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.637" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kipfer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Naceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Belmessous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah Malicet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Commer&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chignier-Riboulon Franck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Matesanz Parellada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commer&#231;on Nicole" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>