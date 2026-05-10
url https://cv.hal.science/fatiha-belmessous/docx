--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -3302,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E9BDE4"/>
+    <w:nsid w:val="A8B8B6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B7349BE"/>
+    <w:nsid w:val="61057990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>