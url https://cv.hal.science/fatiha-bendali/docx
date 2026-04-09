--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fatiha Bendali </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuankang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polyhedral approach for the minimum energy symmetric network connectivity problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and the polytope of weakly connected independent sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie dans les réseaux de capteurs par contrôle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyèdrale pour le problème de l'indépendant faiblement connexe de cardinalité minimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact pour le problème de l'indépendant faiblement connexe de cardinalité minimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for Designing Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-edge connected subgraph problem: Valid inequalities and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Rochelle, France. pp.Pages 1 - 8, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRCN.2007.4762290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de coupes et branchements pour le problème de sous graphe k-arêtes connexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassoubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weakly connected independent set polytope in corona and join of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1007-1023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minimum weakly connected independent set problem: Polyhedral results and Branch–and–Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum weakly connected independent sets for wireless sensor networks: properties and enumeration algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and the Hop-constrained path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMOR.2012.046685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and Hop-constrained path problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half integer extreme points in the linear relaxation of the 2-edge-connected subgraph polyhedron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended cooperative networks games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.728-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the k-edge connected subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.13-32. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Designing Energy-efficient Wireless Sensor Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.436-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Graphs and the Triangle-Free Subgraph Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (4), pp.359-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification par des jeux coopératifs avec demandes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.367-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flots entiers et multiflots fractionnaires couplés par une contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigacion Operativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeur et nucléolus des jeux de recouvrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (3), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Draping of Fabrics over Arbitrary Surfaces: An Augmented-Lagrangian Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (2), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de familles ordonnées d'intervalles et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (1), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité entre structures d'intervalles et relations d'ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (2), pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fatiha Bendali </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuankang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Moiroux-Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polyhedral approach for the minimum energy symmetric network connectivity problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and the polytope of weakly connected independent sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'énergie dans les réseaux de capteurs par contrôle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Baiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyèdrale pour le problème de l'indépendant faiblement connexe de cardinalité minimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact pour le problème de l'indépendant faiblement connexe de cardinalité minimum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization Approach for Designing Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tangier, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-edge connected subgraph problem: Valid inequalities and Branch-and-Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Design of Reliable Communication Networks (DRCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La Rochelle, France. pp.Pages 1 - 8, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRCN.2007.4762290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de coupes et branchements pour le problème de sous graphe k-arêtes connexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassoubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polyhedral analysis of the synchronous management of energy production and consumption problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Yollande Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06004-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Algorithms and Approximation Results for a Bi-Level Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2023.2247266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weakly connected independent set polytope in corona and join of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1007-1023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minimum weakly connected independent set problem: Polyhedral results and Branch–and–Cut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum weakly connected independent sets for wireless sensor networks: properties and enumeration algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Mameri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.313-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and the Hop-constrained path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.225-246. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMOR.2012.046685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of graphs and Hop-constrained path problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended cooperative networks games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.728-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the k-edge connected subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Biha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (1), pp.13-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Designing Energy-efficient Wireless Sensor Network Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), pp.436-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half integer extreme points in the linear relaxation of the 2-edge-connected subgraph polyhedron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Graphs and the Triangle-Free Subgraph Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (4), pp.359-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification par des jeux coopératifs avec demandes élastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.367-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flots entiers et multiflots fractionnaires couplés par une contrainte de capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigacion Operativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeur et nucléolus des jeux de recouvrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (3), pp.363-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Draping of Fabrics over Arbitrary Surfaces: An Augmented-Lagrangian Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Textile Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 90 (2), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de familles ordonnées d'intervalles et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (1), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité entre structures d'intervalles et relations d'ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 24 (2), pp.167-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Constraints for Synchronized Energy Production/Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Optimization (ISCO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Online, France. 14594, Springer Nature Switzerland, pp.335-347, 2024, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60924-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Estimators in order to Optimize the Management of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OLA 2024. The International Conference in Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Estimators for Complex Bi-Level Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Olivas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PTI, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2022F19&#x27E9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synchronized Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.687-692, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe-lining Dynamic Programming Processes in Order to Synchronize Energy Production and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Mole Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mailfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-306, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2020F13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mameri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarrassouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN.2007.4762290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarrassoubaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02015395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2012.046685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDVPDMC6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Mean Hou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mahjoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Mameri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarrassouba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Biha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN.2007.4762290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02061856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarrassoubaa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Yollande Mole Kamga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06004-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mole Kamga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2023.2247266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02015395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2012.046685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDVPDMC6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Mean Hou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mahjoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02045795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02042646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04603307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Olivas Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2022F19&amp;#x27E9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mole Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803883" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2020F13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>