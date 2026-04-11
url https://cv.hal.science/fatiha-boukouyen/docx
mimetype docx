--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -199,96 +199,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivating a culture of innovation and crowdsourcing: Inside the leadership philosophy of HeroX’s CEO — Kal K. Sahota</w:t>
+                <w:t xml:space="preserve">The future of Marketing: Strategic insights from leading experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medium</w:t>
+              <w:t xml:space="preserve">Zine Consciente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055420v1</w:t>
+                <w:t xml:space="preserve">hal-05014856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News</w:t>
               </w:r>
@@ -497,96 +497,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of Marketing: Strategic insights from leading experts</w:t>
+                <w:t xml:space="preserve">Cultivating a culture of innovation and crowdsourcing: Inside the leadership philosophy of HeroX’s CEO — Kal K. Sahota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zine Consciente</w:t>
+              <w:t xml:space="preserve">Medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014856v1</w:t>
+                <w:t xml:space="preserve">hal-05055420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brée : Parcours, perspectives et évolutions du marketing en France</w:t>
               </w:r>
@@ -704,417 +704,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News</w:t>
+                <w:t xml:space="preserve">Interview with Steve Rader: NASA’s Value Co-creation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (2), pp.312-319. </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.146-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241299911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643231220753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870446v1</w:t>
+                <w:t xml:space="preserve">hal-04406756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
+                <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collegiate Aviation Review International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (2), pp.284-293. </w:t>
+              <w:t xml:space="preserve">Journal of Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22488/okstate.24.100256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241258865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014846v1</w:t>
+                <w:t xml:space="preserve">hal-04668274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News</w:t>
+                <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.154-157. </w:t>
+              <w:t xml:space="preserve">Collegiate Aviation Review International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.284-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241258865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22488/okstate.24.100256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668274v1</w:t>
+                <w:t xml:space="preserve">hal-05014846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping Success: Jim Spohrer’s Reflections on Value in IBM Leadership</w:t>
+                <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.312-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241261125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241299911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787427v1</w:t>
+                <w:t xml:space="preserve">hal-04870446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Steve Rader: NASA’s Value Co-creation Approach</w:t>
+                <w:t xml:space="preserve">Shaping Success: Jim Spohrer’s Reflections on Value in IBM Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.146-149. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643231220753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241261125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406756v1</w:t>
+                <w:t xml:space="preserve">hal-04787427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News</w:t>
               </w:r>
@@ -1442,191 +1442,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFTs in 2024 – Unraveling customer-centric benefits and renaissance: A qualitative study using AI</w:t>
+                <w:t xml:space="preserve">Exploring Consumer Orbiting on Social Media Through Collage Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+                <w:t xml:space="preserve">Hyunju Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association (AMA), Aug 2024, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Service 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amelia Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678368v1</w:t>
+                <w:t xml:space="preserve">hal-04668284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Consumer Orbiting on Social Media Through Collage Approach</w:t>
+                <w:t xml:space="preserve">NFTs in 2024 – Unraveling customer-centric benefits and renaissance: A qualitative study using AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunju Shin</w:t>
+                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Service 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amelia Island, FL, United States</w:t>
+              <w:t xml:space="preserve">2024 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association (AMA), Aug 2024, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668284v1</w:t>
+                <w:t xml:space="preserve">hal-04678368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
               </w:r>
@@ -1675,480 +1675,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFTs: a win-win strategy for both brands and customers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+                <w:t xml:space="preserve">Metaverse and Sustainability: A general overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRSI2023 The Metaverse Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zaragoza University, May 2023, Online, Spain</w:t>
+              <w:t xml:space="preserve">6th Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Washinghton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103678v1</w:t>
+                <w:t xml:space="preserve">hal-04406751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin and Yang of value: A holistic coexistence model</w:t>
+                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETNOCON2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Salford, Jul 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174073v1</w:t>
+                <w:t xml:space="preserve">halshs-04092425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting customer experience through using Non-Fungible Tokens (NFTs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">NFTs: a win-win strategy for both brands and customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AIRSI2023 The Metaverse Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaragoza University, May 2023, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957581v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
+                <w:t xml:space="preserve">Yin and Yang of value: A holistic coexistence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">NETNOCON2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salford, Jul 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04092425v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaverse and Sustainability: A general overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting customer experience through using Non-Fungible Tokens (NFTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautam Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Washinghton, DC, United States</w:t>
+              <w:t xml:space="preserve">22nd International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406751v1</w:t>
+                <w:t xml:space="preserve">hal-03957581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants' big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,411 +2167,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Orbiting in Consumer-Brand Relationships on Social Media: Drivers and Consequences</w:t>
+                <w:t xml:space="preserve">The highs and lows of value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Marketing Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Orlando, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Contemporary Marketing Issues (9th ICCMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Hellenic University; University of Glasgow, Sep 2021, Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469876v1</w:t>
+                <w:t xml:space="preserve">hal-03335002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Culture on Opportunism in Co-Creation Platforms</w:t>
+                <w:t xml:space="preserve">Understanding Orbiting in Consumer-Brand Relationships on Social Media: Drivers and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Bree</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, France</w:t>
+              <w:t xml:space="preserve">Society for Marketing Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116241v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highs and lows of value</w:t>
+                <w:t xml:space="preserve">The Impact of Culture on Opportunism in Co-Creation Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Contemporary Marketing Issues (9th ICCMI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Hellenic University; University of Glasgow, Sep 2021, Virtual, Greece</w:t>
+              <w:t xml:space="preserve">20th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335002v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Netnographic Study of Motivations and Opportunism in Co-Creation Platforms</w:t>
+                <w:t xml:space="preserve">A new classification of opportunism in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marketing Trends Association, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802547v1</w:t>
+                <w:t xml:space="preserve">hal-02468245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle classification des motivations des participants sur les plateformes de co-création et leur impact sur leur comportement opportuniste A new classification of participants’ motivations on co-creation platforms and their impact on their opportunistic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2603,342 +2603,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new classification of opportunism in co-creation platforms</w:t>
+                <w:t xml:space="preserve">A Netnographic Study of Motivations and Opportunism in Co-Creation Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marketing Trends Association, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Third Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468245v1</w:t>
+                <w:t xml:space="preserve">hal-02802547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude netnographique du comportement opportuniste sur les plateformes de co-création</w:t>
+                <w:t xml:space="preserve">Opportunism In Co-creation Platforms: Forms And Individual Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Second Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fordham University; Gabelli school of business, May 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696497v1</w:t>
+                <w:t xml:space="preserve">hal-02132940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunism In Co-creation Platforms: Forms And Individual Reactions</w:t>
+                <w:t xml:space="preserve">Étude netnographique du comportement opportuniste sur les plateformes de co-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fordham University; Gabelli school of business, May 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132940v1</w:t>
+                <w:t xml:space="preserve">hal-02696497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création de l'expérience client: antécédents et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Dominant Logic: Apports et Applicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,51 +3084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création de l'expérience client: antécédents et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3357,51 +3357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="193D29AC"/>
+    <w:nsid w:val="3478CD2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3588,51 +3588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-boukouyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4039-6807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252807014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643251395931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boukouyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241299911" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.24.100256" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241258865" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241261125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231220753" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231207455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231166051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mahajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643211046477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boukouyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Shin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02802547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Belhsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02696497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-boukouyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4039-6807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252807014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643251395931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boukouyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231220753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241258865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.24.100256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241299911" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241261125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231207455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231166051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mahajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643211046477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Shin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boukouyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Belhsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02802547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02696497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>