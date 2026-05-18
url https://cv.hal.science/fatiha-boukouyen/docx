--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -268,325 +268,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News</w:t>
+                <w:t xml:space="preserve">Cultivating a culture of innovation and crowdsourcing: Inside the leadership philosophy of HeroX’s CEO — Kal K. Sahota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.137-142</w:t>
+              <w:t xml:space="preserve">Medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342131v1</w:t>
+                <w:t xml:space="preserve">hal-05055420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.253-256. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388291v1</w:t>
+                <w:t xml:space="preserve">hal-05342131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Intelligence: When coping becomes a springboard for creating solutions</w:t>
+                <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.253-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23949643251395931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433638v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivating a culture of innovation and crowdsourcing: Inside the leadership philosophy of HeroX’s CEO — Kal K. Sahota</w:t>
+                <w:t xml:space="preserve">Economic Intelligence: When coping becomes a springboard for creating solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055420v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brée : Parcours, perspectives et évolutions du marketing en France</w:t>
               </w:r>
@@ -704,417 +704,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Steve Rader: NASA’s Value Co-creation Approach</w:t>
+                <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.146-149. </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643231220753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241258865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406756v1</w:t>
+                <w:t xml:space="preserve">hal-04668274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News</w:t>
+                <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.154-157. </w:t>
+              <w:t xml:space="preserve">Collegiate Aviation Review International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.284-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241258865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22488/okstate.24.100256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668274v1</w:t>
+                <w:t xml:space="preserve">hal-05014846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
+                <w:t xml:space="preserve">News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collegiate Aviation Review International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (2), pp.284-293. </w:t>
+              <w:t xml:space="preserve">Journal of Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.312-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22488/okstate.24.100256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241299911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014846v1</w:t>
+                <w:t xml:space="preserve">hal-04870446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News</w:t>
+                <w:t xml:space="preserve">Shaping Success: Jim Spohrer’s Reflections on Value in IBM Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (2), pp.312-319. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241299911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643241261125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870446v1</w:t>
+                <w:t xml:space="preserve">hal-04787427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping Success: Jim Spohrer’s Reflections on Value in IBM Leadership</w:t>
+                <w:t xml:space="preserve">Interview with Steve Rader: NASA’s Value Co-creation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creating Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.146-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23949643241261125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23949643231220753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787427v1</w:t>
+                <w:t xml:space="preserve">hal-04406756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News</w:t>
               </w:r>
@@ -1442,191 +1442,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Consumer Orbiting on Social Media Through Collage Approach</w:t>
+                <w:t xml:space="preserve">NFTs in 2024 – Unraveling customer-centric benefits and renaissance: A qualitative study using AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyunju Shin</w:t>
+                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Service 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amelia Island, FL, United States</w:t>
+              <w:t xml:space="preserve">2024 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association (AMA), Aug 2024, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668284v1</w:t>
+                <w:t xml:space="preserve">hal-04678368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFTs in 2024 – Unraveling customer-centric benefits and renaissance: A qualitative study using AI</w:t>
+                <w:t xml:space="preserve">Exploring Consumer Orbiting on Social Media Through Collage Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+                <w:t xml:space="preserve">Hyunju Shin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association (AMA), Aug 2024, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Service 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amelia Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678368v1</w:t>
+                <w:t xml:space="preserve">hal-04668284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking Off with Crowdsourcing: HeroX’s Pioneering Role in Redefining the Future of Aviation</w:t>
               </w:r>
@@ -1675,480 +1675,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaverse and Sustainability: A general overview</w:t>
+                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautam Mahajan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Washinghton, DC, United States</w:t>
+              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406751v1</w:t>
+                <w:t xml:space="preserve">halshs-04092425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming, one of metaverse keys to making luxury inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NFTs: a win-win strategy for both brands and customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AMA Summer Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Aug 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">AIRSI2023 The Metaverse Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaragoza University, May 2023, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04092425v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFTs: a win-win strategy for both brands and customers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yin and Yang of value: A holistic coexistence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRSI2023 The Metaverse Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zaragoza University, May 2023, Online, Spain</w:t>
+              <w:t xml:space="preserve">NETNOCON2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salford, Jul 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103678v1</w:t>
+                <w:t xml:space="preserve">hal-04174073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin and Yang of value: A holistic coexistence model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting customer experience through using Non-Fungible Tokens (NFTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETNOCON2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Salford, Jul 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174073v1</w:t>
+                <w:t xml:space="preserve">hal-03957581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting customer experience through using Non-Fungible Tokens (NFTs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boukouyen</w:t>
+                <w:t xml:space="preserve">Metaverse and Sustainability: A general overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Mahajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Washinghton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957581v1</w:t>
+                <w:t xml:space="preserve">hal-04406751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring participants' big five in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Research Conference in Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,411 +2167,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highs and lows of value</w:t>
+                <w:t xml:space="preserve">Understanding Orbiting in Consumer-Brand Relationships on Social Media: Drivers and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunju Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Contemporary Marketing Issues (9th ICCMI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Hellenic University; University of Glasgow, Sep 2021, Virtual, Greece</w:t>
+              <w:t xml:space="preserve">Society for Marketing Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335002v1</w:t>
+                <w:t xml:space="preserve">hal-03469876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Orbiting in Consumer-Brand Relationships on Social Media: Drivers and Consequences</w:t>
+                <w:t xml:space="preserve">The Impact of Culture on Opportunism in Co-Creation Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bo Dai</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Marketing Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Orlando, United States</w:t>
+              <w:t xml:space="preserve">20th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469876v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Culture on Opportunism in Co-Creation Platforms</w:t>
+                <w:t xml:space="preserve">The highs and lows of value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, On line, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Contemporary Marketing Issues (9th ICCMI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Hellenic University; University of Glasgow, Sep 2021, Virtual, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116241v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new classification of opportunism in co-creation platforms</w:t>
+                <w:t xml:space="preserve">A Netnographic Study of Motivations and Opportunism in Co-Creation Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marketing Trends Association, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Third Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468245v1</w:t>
+                <w:t xml:space="preserve">hal-02802547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle classification des motivations des participants sur les plateformes de co-création et leur impact sur leur comportement opportuniste A new classification of participants’ motivations on co-creation platforms and their impact on their opportunistic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2603,342 +2603,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Netnographic Study of Motivations and Opportunism in Co-Creation Platforms</w:t>
+                <w:t xml:space="preserve">A new classification of opportunism in co-creation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marketing Trends Association, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802547v1</w:t>
+                <w:t xml:space="preserve">hal-02468245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunism In Co-creation Platforms: Forms And Individual Reactions</w:t>
+                <w:t xml:space="preserve">Étude netnographique du comportement opportuniste sur les plateformes de co-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Global Conference on Creating Value</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fordham University; Gabelli school of business, May 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132940v1</w:t>
+                <w:t xml:space="preserve">hal-02696497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude netnographique du comportement opportuniste sur les plateformes de co-création</w:t>
+                <w:t xml:space="preserve">Opportunism In Co-creation Platforms: Forms And Individual Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Second Global Conference on Creating Value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fordham University; Gabelli school of business, May 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696497v1</w:t>
+                <w:t xml:space="preserve">hal-02132940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création de l'expérience client: antécédents et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2989,51 +2989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-Dominant Logic: Apports et Applicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,51 +3084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-création de l'expérience client: antécédents et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boukouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Belhsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3357,51 +3357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3478CD2E"/>
+    <w:nsid w:val="E241188E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3588,51 +3588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-boukouyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4039-6807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252807014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643251395931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boukouyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231220753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241258865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.24.100256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241299911" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241261125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231207455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231166051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mahajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643211046477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Shin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boukouyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Belhsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02802547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02696497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-boukouyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4039-6807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252807014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boukouyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643251395931" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Boukouyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241258865" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.24.100256" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241299911" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643241261125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231220753" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231207455" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643231166051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Mahajan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23949643211046477" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boukouyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunju Shin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03116241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02802547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Belhsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02945456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02696497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02132940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>