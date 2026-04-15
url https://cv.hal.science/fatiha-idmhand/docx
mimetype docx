--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -382,191 +382,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03951355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly Que mille lectures s'épanouissent… Modélisation du personnage et expérience de « crowdreading »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PARA UN ESTUDIO &amp;quot;COMPUTACIONAL&amp;quot; DE LOS INTELECTUALES SATÉLITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Quiroga. Revista de patrimonio iberoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.4-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01815606v1</w:t>
+                <w:t xml:space="preserve">halshs-02009924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARA UN ESTUDIO &amp;quot;COMPUTACIONAL&amp;quot; DE LOS INTELECTUALES SATÉLITES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly Que mille lectures s'épanouissent… Modélisation du personnage et expérience de « crowdreading »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quiroga. Revista de patrimonio iberoamericano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.4-12</w:t>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02009924v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et humanités numériques : nouveaux terrains de dialogue entre les archives et la recherche</w:t>
               </w:r>
@@ -1843,355 +1843,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journal personnel / Journal de travail : les deux semblants des journaux de Carlos Liscano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER: "Structuration et exploitation de données textuelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Manuscrits de Stendhal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01345942v1</w:t>
+                <w:t xml:space="preserve">hal-01281892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal personnel / Journal de travail : les deux semblants des journaux de Carlos Liscano</w:t>
+                <w:t xml:space="preserve">Omeka / e-Man / CHispa… Quelle(s) « technique(s) » au service des sciences du texte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Manuscrits de Stendhal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée "Projets scientifiques avec Omeka" (PSL/ENS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281892v1</w:t>
+                <w:t xml:space="preserve">halshs-01331149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omeka / e-Man / CHispa… Quelle(s) « technique(s) » au service des sciences du texte ?</w:t>
+                <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Projets scientifiques avec Omeka" (PSL/ENS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331149v1</w:t>
+                <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER: "Structuration et exploitation de données textuelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333811v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet e-Man: état des lieux.</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5529,337 +5529,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02164065v1</w:t>
+                <w:t xml:space="preserve">halshs-01932519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01932519v1</w:t>
+                <w:t xml:space="preserve">halshs-01899897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
+                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01899897v1</w:t>
+                <w:t xml:space="preserve">halshs-02164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 2/2.</w:t>
               </w:r>
@@ -6174,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF483D68"/>
+    <w:nsid w:val="6F34FBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>