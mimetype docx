--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1252,204 +1252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03224294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques et enseignement : former par la pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Debouy</w:t>
+                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, MSHS, université de Poitiers, France</w:t>
+              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313074v1</w:t>
+                <w:t xml:space="preserve">hal-03076668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
+                <w:t xml:space="preserve">Humanités numériques et enseignement : former par la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Debouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, MSHS, université de Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076668v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
               </w:r>
@@ -1843,601 +1843,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal personnel / Journal de travail : les deux semblants des journaux de Carlos Liscano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scholarly Digital Edition: Best Practices, Guidelines, and Peer Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Manuscrits de Stendhal »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281892v1</w:t>
+                <w:t xml:space="preserve">hal-02022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omeka / e-Man / CHispa… Quelle(s) « technique(s) » au service des sciences du texte ?</w:t>
+                <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Projets scientifiques avec Omeka" (PSL/ENS) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331149v1</w:t>
+                <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
+                <w:t xml:space="preserve">Journal personnel / Journal de travail : les deux semblants des journaux de Carlos Liscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Séminaire « Manuscrits de Stendhal »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333811v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omeka / e-Man / CHispa… Quelle(s) « technique(s) » au service des sciences du texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER: "Structuration et exploitation de données textuelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée "Projets scientifiques avec Omeka" (PSL/ENS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01345942v1</w:t>
+                <w:t xml:space="preserve">halshs-01331149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet e-Man: état des lieux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation de la plate-forme e-Man au séminaire technique ITEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER: "Structuration et exploitation de données textuelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01333200v1</w:t>
+                <w:t xml:space="preserve">halshs-01345942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De cahIEr à cahieR _ Pour des études littéraires assistées par ordinateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet e-Man: état des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Présentation de la plate-forme e-Man au séminaire technique ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572367v1</w:t>
+                <w:t xml:space="preserve">halshs-01333200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scholarly Digital Edition: Best Practices, Guidelines, and Peer Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+                <w:t xml:space="preserve">De cahIEr à cahieR _ Pour des études littéraires assistées par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022463v1</w:t>
+                <w:t xml:space="preserve">hal-01572367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa et l'édition &amp;quot;digitale&amp;quot; des manuscrits modernes : méthode et réflexions… épistémologiques.</w:t>
               </w:r>
@@ -2486,191 +2486,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
+                <w:t xml:space="preserve">Les sources numériques de la recherche dans les sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Le numérique bouleverse la donne : vers de nouvelles démarches scientifiques ?, Colloque annuel de l'Académie Sciences Lettres Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Sciences Lettres Toulouse, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351659v1</w:t>
+                <w:t xml:space="preserve">halshs-01225484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources numériques de la recherche dans les sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Walter</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique bouleverse la donne : vers de nouvelles démarches scientifiques ?, Colloque annuel de l'Académie Sciences Lettres Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Sciences Lettres Toulouse, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225484v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idmhand Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalié Étienne; Martin Dana; Legendre Olivier; Clavert Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter les humanités numériques Des outils individuels aux projets collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3942,173 +3942,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mora Guarnido : un archivo uruguayo en Lille (Francia)</w:t>
+                <w:t xml:space="preserve">Heureux qui comme Vladimir ... Portrait d'un migrant par Carlos Liscano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mora, Carmen de / García Morales, Alfonso (eds.). </w:t>
+              <w:t xml:space="preserve">Orecchia Havas, Teresa, Giraldi Dei Cas, Norah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viajeros, diplomáticos y exiliados. Escritores hispanoamericanos en España (1914-1939)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Nacional de Montevideo, p.115-143, 2012, Lo que los archivos cuentan 1, ISSN 1688-9827</w:t>
+              <w:t xml:space="preserve">Sujets migrants : rencontres avec l'autre dans les imaginaires hispano-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p.203-233, 2012, Collection : Liminaires - Passages interculturels - volume 22, ISBN 978-2-87574-106-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842360v1</w:t>
+                <w:t xml:space="preserve">hal-01072142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heureux qui comme Vladimir ... Portrait d'un migrant par Carlos Liscano.</w:t>
+                <w:t xml:space="preserve">José Mora Guarnido : un archivo uruguayo en Lille (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orecchia Havas, Teresa, Giraldi Dei Cas, Norah. </w:t>
+              <w:t xml:space="preserve">Mora, Carmen de / García Morales, Alfonso (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujets migrants : rencontres avec l'autre dans les imaginaires hispano-américains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p.203-233, 2012, Collection : Liminaires - Passages interculturels - volume 22, ISBN 978-2-87574-106-6</w:t>
+              <w:t xml:space="preserve">Viajeros, diplomáticos y exiliados. Escritores hispanoamericanos en España (1914-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nacional de Montevideo, p.115-143, 2012, Lo que los archivos cuentan 1, ISSN 1688-9827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072142v1</w:t>
+                <w:t xml:space="preserve">hal-00842360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribir en la cárcel: una escritura sous contrainte.</w:t>
               </w:r>
@@ -5371,51 +5371,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03408209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron V2 [Groupe de travail Data_Cahier]</w:t>
+                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron pour le [Groupe de travail Data_Cahier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
@@ -5426,75 +5426,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03037748v1</w:t>
+                <w:t xml:space="preserve">halshs-02889777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron pour le [Groupe de travail Data_Cahier]</w:t>
+                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron V2 [Groupe de travail Data_Cahier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
@@ -5505,506 +5505,506 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02889777v1</w:t>
+                <w:t xml:space="preserve">halshs-03037748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informe final ECOS-Sud Programa de Cooperación científica Francia-UruguayAction ECOS n°U14H02</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Demasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] ECOS SUD. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01932519v1</w:t>
+                <w:t xml:space="preserve">halshs-02911625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01899897v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01932519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
+                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02164065v1</w:t>
+                <w:t xml:space="preserve">halshs-01899897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 2/2.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
+                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01899898v1</w:t>
+                <w:t xml:space="preserve">halshs-02164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informe final ECOS-Sud Programa de Cooperación científica Francia-UruguayAction ECOS n°U14H02</w:t>
+                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 2/2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] ECOS SUD. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02911625v1</w:t>
+                <w:t xml:space="preserve">halshs-01899898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6174,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F34FBB5"/>
+    <w:nsid w:val="A20F29D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>