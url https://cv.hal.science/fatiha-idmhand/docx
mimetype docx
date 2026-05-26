--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -382,191 +382,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03951355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARA UN ESTUDIO &amp;quot;COMPUTACIONAL&amp;quot; DE LOS INTELECTUALES SATÉLITES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly Que mille lectures s'épanouissent… Modélisation du personnage et expérience de « crowdreading »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quiroga. Revista de patrimonio iberoamericano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.4-12</w:t>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02009924v1</w:t>
+                <w:t xml:space="preserve">halshs-01815606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHQ: Digital Humanities Quarterly Que mille lectures s'épanouissent… Modélisation du personnage et expérience de « crowdreading »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PARA UN ESTUDIO &amp;quot;COMPUTACIONAL&amp;quot; DE LOS INTELECTUALES SATÉLITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Quiroga. Revista de patrimonio iberoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.4-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815606v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02009924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et humanités numériques : nouveaux terrains de dialogue entre les archives et la recherche</w:t>
               </w:r>
@@ -864,526 +864,513 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Picasso y su red</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-agents et grands modèles de langage pour l'analyse assistée des processus créatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux de correspondances dans les mondes ibériques et ibéro-américains (XVIIIe-XIXe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Mary Trojani et Émilie Cadez (Université Toulouse - Jean Jaurès, CEIIBA), Nov 2024, Toulouse, Francia</w:t>
+              <w:t xml:space="preserve">Humanistica 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201589v1</w:t>
+                <w:t xml:space="preserve">hal-05622649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t>
+                <w:t xml:space="preserve">Pablo Picasso y su red</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseaux de correspondances dans les mondes ibériques et ibéro-américains (XVIIIe-XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Mary Trojani et Émilie Cadez (Université Toulouse - Jean Jaurès, CEIIBA), Nov 2024, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803972v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t>
+                <w:t xml:space="preserve">« Humanités » des textes &amp; IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « A Conversation between AI and the Humanities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IXXI – Institut rhônalpin des systèmes complexes) et les laboratoires, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034370v1</w:t>
+                <w:t xml:space="preserve">hal-04803972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRiser des données: état des lieux, barrières et choix. Une réflexion à partir des données des corpus d'auteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PICLETTERS - Pablo Picasso en toutes lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Darmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Humanistica 2021 - 10-12 mai 2021 Rennes (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03224294v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Brando</w:t>
+                <w:t xml:space="preserve">FAIRiser des données: état des lieux, barrières et choix. Une réflexion à partir des données des corpus d'auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica 2021 - 10-12 mai 2021 Rennes (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076668v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et enseignement : former par la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Debouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1399,1196 +1386,1209 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, MSHS, université de Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Joffres</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02182752v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences en humanités numériques à l’Université : le cas du projet PIX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Priddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tessier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Epistémologie et pratiques des humanités numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Chicago in Paris, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539789v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Joffres</w:t>
+                <w:t xml:space="preserve">Les compétences en humanités numériques à l’Université : le cas du projet PIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Larrousse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire "Epistémologie et pratiques des humanités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Chicago in Paris, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153030v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR Cultures, arts, civilisations (ANR-13-JSH3-0006) : colloque conclusif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Joffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cultures, arts, civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison européenne des sciences de l'homme et de la société –USR du CNRS, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643566v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scholarly Digital Edition: Best Practices, Guidelines, and Peer Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANR Cultures, arts, civilisations (ANR-13-JSH3-0006) : colloque conclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">cultures, arts, civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison européenne des sciences de l'homme et de la société –USR du CNRS, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022463v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal personnel / Journal de travail : les deux semblants des journaux de Carlos Liscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Manuscrits de Stendhal »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omeka / e-Man / CHispa… Quelle(s) « technique(s) » au service des sciences du texte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Projets scientifiques avec Omeka" (PSL/ENS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cahIEr à cahieR. Pour des études littéraires assistées par ordinateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER: "Structuration et exploitation de données textuelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet e-Man: état des lieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de la plate-forme e-Man au séminaire technique ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cahIEr à cahieR _ Pour des études littéraires assistées par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier annuel du Consortium CAHIER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHispa et l'édition &amp;quot;digitale&amp;quot; des manuscrits modernes : méthode et réflexions… épistémologiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scholarly Digital Edition: Best Practices, Guidelines, and Peer Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "[dhnord2015] Humanités Numériques : recherches &amp; pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société, Lille., Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">DH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225274v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources numériques de la recherche dans les sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">CHispa et l'édition &amp;quot;digitale&amp;quot; des manuscrits modernes : méthode et réflexions… épistémologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique bouleverse la donne : vers de nouvelles démarches scientifiques ?, Colloque annuel de l'Académie Sciences Lettres Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Sciences Lettres Toulouse, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "[dhnord2015] Humanités Numériques : recherches &amp; pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société, Lille., Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225484v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
               </w:r>
@@ -2627,328 +2627,410 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources numériques de la recherche dans les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique bouleverse la donne : vers de nouvelles démarches scientifiques ?, Colloque annuel de l'Académie Sciences Lettres Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Sciences Lettres Toulouse, Oct 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre des grandes puissances ? Revisiter les rapports entre Cuba et l’Europe au XXᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idmhand Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’ombre des grandes puissances ? Revisiter les rapports entre Cuba et l’Europe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICLETTERS : Pablo Picasso en toutes lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Corridor MSH Lyon Saint-Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des métadonnées des correspondances de Pablo Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Slalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Darmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,120 +3040,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions RNTI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées Business Intelligence et Big Data (EDA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. , Revue des Nouvelles Technologies de l'Information, B-18, pp.113-114, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa_Crear herramientas para facilitar la edición genética digital de los manuscritos Hispánicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Internacional de Humanidades Digitales Hispánicas. Innovación, globalización e impacto.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Madrid, España. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3081,334 +3163,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la isla al mundo : acercamientos a la obra de Carlos Liscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 276 p., 2019, 978-2-81300-276-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813002761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04929615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du texte à l’épreuve de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Anokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782813002723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813002723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques au fil du devenir : écritures de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372 p., 2016, Trans-Atlántico Literaturas, 9782875743367 (Broché) ; 9783035266092 (PDF) ; 9783035297249 (MOBI) ; 9783035297256 (ePUB). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6609-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3418,764 +3500,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition électronique de manuscrits modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idmhand Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalié Étienne; Martin Dana; Legendre Olivier; Clavert Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter les humanités numériques Des outils individuels aux projets collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l’Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2017, collection « Parcours numériques », 978-2-7606-3802-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture ludique de Mario Levrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gimbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu : ordre et liberté.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Cenomane, Le Mans, p.193-206, 2014, ALMOREAL, 978-2-916329-64-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges en exil, exils en échanges : la correspondance de José Mora Guarnido.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ada Savin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations and exile : Charting New Literary and Artistic Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 427p., 2013, Isbn: 1-4438-4402-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palabras desde el exilio : la correspondencia de José Mora Guarnido.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallego Cuiñas, Ana, Martínez, Erika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queridos todos. El intercambio epistolar entre escritores hispanoamericanos y españoles del siglo XX.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p. 417-431, 2013, Trans-Atlántico, ISBN 978-2-87574-106-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trayectoria de José Mora Guarnido. Espejo de un intelectual entre España y América (1923-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Demasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mora, Carmen de / García Morales, Alfonso (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viajeros, diplomáticos y exiliados. Escritores hispanoamericanos en España (1914-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E Peter Lang, 427p., 2013, Trans-Atlántico, ISBN 978-90-5201-814- 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil ou &amp;quot; des-exil &amp;quot; ? Les retours impossibles des personnages de Fernando Aínsa et Andrea Blanqué.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brando Oscar; Braillon-Chantraine, Cécile; Dei Cas Giraldi, Norah ; Idmhand, Fatiha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navegaciones y regresos. Lugares y figuras del desplazamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p.201-215, 2013, Trans-Atlántico, ISBN 978-2-87574-087-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heureux qui comme Vladimir ... Portrait d'un migrant par Carlos Liscano.</w:t>
+                <w:t xml:space="preserve">José Mora Guarnido : un archivo uruguayo en Lille (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orecchia Havas, Teresa, Giraldi Dei Cas, Norah. </w:t>
+              <w:t xml:space="preserve">Mora, Carmen de / García Morales, Alfonso (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujets migrants : rencontres avec l'autre dans les imaginaires hispano-américains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p.203-233, 2012, Collection : Liminaires - Passages interculturels - volume 22, ISBN 978-2-87574-106-6</w:t>
+              <w:t xml:space="preserve">Viajeros, diplomáticos y exiliados. Escritores hispanoamericanos en España (1914-1939)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nacional de Montevideo, p.115-143, 2012, Lo que los archivos cuentan 1, ISSN 1688-9827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072142v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mora Guarnido : un archivo uruguayo en Lille (Francia)</w:t>
+                <w:t xml:space="preserve">Heureux qui comme Vladimir ... Portrait d'un migrant par Carlos Liscano.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mora, Carmen de / García Morales, Alfonso (eds.). </w:t>
+              <w:t xml:space="preserve">Orecchia Havas, Teresa, Giraldi Dei Cas, Norah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viajeros, diplomáticos y exiliados. Escritores hispanoamericanos en España (1914-1939)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Nacional de Montevideo, p.115-143, 2012, Lo que los archivos cuentan 1, ISSN 1688-9827</w:t>
+              <w:t xml:space="preserve">Sujets migrants : rencontres avec l'autre dans les imaginaires hispano-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E Peter Lang, Bruxelles, Bern, Berlin, Frankfurt am Main, New York, Oxford, Wien., p.203-233, 2012, Collection : Liminaires - Passages interculturels - volume 22, ISBN 978-2-87574-106-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842360v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribir en la cárcel: una escritura sous contrainte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fatiha IDMHAND. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos Liscano : manuscritos de la cárcel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones del Caballo Perdido, 2010, Carlos Liscano : manuscritos de la cárcel, ISBN 978-9974-8154-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01131182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4185,209 +4267,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dubatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05156229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds José Mora Guarnido (1894, Alhama de Granada, Espagne - 1967, Montevideo, Uruguay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4397,332 +4479,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTAS - Pablo Picasso en toutes lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loudcher Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahn Anne-Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Consortium-HN ARIANE ». Synthèse du projet scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04060828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03402679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4732,1381 +4814,1381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vademecum juridique du projet PICLETTERS &amp;quot;Pablo Picasso en toutes lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Schoffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Ann Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Institut des textes et manuscrits modernes (UMR8132); Université lumière Lyon 2; EUR Translitteræ. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CollEx-Persée Numérisation enrichie -Services à la recherche Projet « Archivos 3.0 (2) » Bilan scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CollEx Persée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03987064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données du Consortium CAHIER (PGD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03409421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CollEx-Persée Numérisation -Projet collaboratif Projet « Archivos 3.0 » Bilan scientifique et financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CollEx Persée. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03374612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans avec CAHIER&amp;quot;. Bilan du consortium CAHIER (2011-2021) de la TGIR Huma-Num</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num; CAHIER - Consortium CAHIER. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03419128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRiser vos données : mémorandum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Laouir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CAHIER - Consortium CAHIER. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03408209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron pour le [Groupe de travail Data_Cahier]</w:t>
+                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron V2 [Groupe de travail Data_Cahier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02889777v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron V2 [Groupe de travail Data_Cahier]</w:t>
+                <w:t xml:space="preserve">Guide pour la FAIRisation des données des corpus d'auteurs préparé par Fatiha Idmhand et Ioana Galleron pour le [Groupe de travail Data_Cahier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03037748v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informe final ECOS-Sud Programa de Cooperación científica Francia-UruguayAction ECOS n°U14H02</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] ECOS SUD. 2018</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02911625v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01932519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01932519v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 1/2.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
+                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idmhand Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01899897v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t>
+                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 2/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02164065v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'outils pour l'exploitation numérique de corpus de manuscrits HISPAniques ( ANR-13-JSH3-0006). Rapport final 2/2.</w:t>
+                <w:t xml:space="preserve">Informe final ECOS-Sud Programa de Cooperación científica Francia-UruguayAction ECOS n°U14H02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Demasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] ECOS SUD. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01899898v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02911625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édition numérique… comme solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master mention Métiers du Livre et Humanités Numériques, Université de Lorient, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01483370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6174,51 +6256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A20F29D9"/>
+    <w:nsid w:val="AAF684C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-idmhand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-9182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151660352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889445v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59842/17.2.2510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Fadili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Kahn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313074v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Slalmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Labb&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04929615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Caplan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anokhina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813002723" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Riffard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parcoursnumeriques-pum.ca/l-edition-electronique-de-manuscrits-modernes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909064v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Basso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Demasi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Dei Cas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loudcher Sabine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahn Anne-Emmanuelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy C&#233;cile" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schoffit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Villard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02911625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01483370v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>