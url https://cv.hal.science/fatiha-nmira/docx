--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -449,235 +449,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of subfilter-scale turbulence-radiation interaction in non-luminous pool fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring subgrid-scale variance models in LES of lab-scale methane fire plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.4927-1934. </w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1831078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971320v1</w:t>
+                <w:t xml:space="preserve">hal-02972155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring subgrid-scale variance models in LES of lab-scale methane fire plumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of subfilter-scale turbulence-radiation interaction in non-luminous pool fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.4927-1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1831078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972155v1</w:t>
+                <w:t xml:space="preserve">hal-02971320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas radiative property models on Large Eddy Simulation of 1 m methanol pool fires</w:t>
               </w:r>
@@ -1167,204 +1167,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiant fraction from sooting jet fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of large-scale under-expanded hydrogen jet fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Delichatsios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 208, pp.51-62</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.3943-3950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971308v1</w:t>
+                <w:t xml:space="preserve">hal-01990517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of large-scale under-expanded hydrogen jet fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiant fraction from sooting jet fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Delichatsios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.3943-3950</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990517v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of the filtered radiative transfer equation in large eddy simulations of lab-scale sooting turbulent diffusion flames</w:t>
               </w:r>
@@ -1616,277 +1616,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of sooting turbulent jet flames using a hybrid flamelet/stochastic Eulerian field method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daria Burot</w:t>
+                <w:t xml:space="preserve">Transported scalar PDF modeling of oxygen-enriched turbulent jet diffusion flames: Soot production and radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1125024⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459100v1</w:t>
+                <w:t xml:space="preserve">hal-01459215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transported scalar PDF modeling of oxygen-enriched turbulent jet diffusion flames: Soot production and radiative heat transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Nmira</w:t>
+                <w:t xml:space="preserve">Simulations of sooting turbulent jet flames using a hybrid flamelet/stochastic Eulerian field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.221-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1125024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.03.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01459215v1</w:t>
+                <w:t xml:space="preserve">hal-01459100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soot absorption coefficient-Planck function correlation on radiative heat transfer in oxygen-enriched propane turbulent diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172, pp.50-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2048,64 +2048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of semi-empirical soot production models in C-1-C-3 axisymmetric laminar diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,64 +2190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal radiation on soot production in Laminar axisymmetric diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.52-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2702,51 +2702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC4E2709"/>
+    <w:nsid w:val="4C2296FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2933,51 +2933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-nmira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nmira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1831078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delichatsios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Kong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1125024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Consalvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nmira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.03.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97C7M16-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NMZNT1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2J3QNG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demarco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC309MQ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.02.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS467WTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sapa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Henr&#237;quez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-nmira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nmira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1831078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delichatsios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Kong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Consalvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nmira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.03.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97C7M16-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1125024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NMZNT1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2J3QNG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demarco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC309MQ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.02.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS467WTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sapa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Henr&#237;quez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>