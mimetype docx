--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -59,50 +59,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fatiha-nmira</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=daHq_jcAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -156,2377 +177,2377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling extinction/re-ignition processes in fire plumes under oxygen-diluted conditions using flamelet tabulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.613-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local contributions of resolved and subgrid turbulence-radiation interaction in LES/presumed FDF modelling of large-scale methanol pool fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of lab-scale ethylene buoyant diffusion flames : Effects of subgrid turbulence/soot production interaction and radiation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring subgrid-scale variance models in LES of lab-scale methane fire plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2020.1831078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of subfilter-scale turbulence-radiation interaction in non-luminous pool fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Nmira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (3), pp.4927-1934. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas radiative property models on Large Eddy Simulation of 1 m methanol pool fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Nmira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221, pp.352-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of medium-scale methanol pool fires - effects of pool boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.336-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on radiative heat transfer in sooting turbulent diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245 (106906), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.106906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot emission radiation–turbulence interactions in diffusion jet flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191 (1), pp.126-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation of a variable–density solver for fire safety applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (3), pp.107-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of large-scale under-expanded hydrogen jet fires</w:t>
+                <w:t xml:space="preserve">Radiant fraction from sooting jet fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Nmira</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Delichatsios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.3943-3950</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990517v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiant fraction from sooting jet fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of large-scale under-expanded hydrogen jet fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Delichatsios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 208, pp.51-62</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.3943-3950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971308v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of the filtered radiative transfer equation in large eddy simulations of lab-scale sooting turbulent diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Eulerian Field Method for radiative heat transfer in a propane oxygen-enhanced turbulent diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (1), pp.62-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption Turbulence-Radiation Interactions in Sooting Turbulent Jet Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 201, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transported scalar PDF modeling of oxygen-enriched turbulent jet diffusion flames: Soot production and radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 178, pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of sooting turbulent jet flames using a hybrid flamelet/stochastic Eulerian field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (2), pp.221-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1125024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soot absorption coefficient-Planck function correlation on radiative heat transfer in oxygen-enriched propane turbulent diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172, pp.50-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of the correlation between enthalpy defect and mixture fraction in sooting turbulent jet flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 184, pp.68-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of semi-empirical soot production models in C-1-C-3 axisymmetric laminar diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nmira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.76-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal radiation on soot production in Laminar axisymmetric diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.52-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGIC and Code_Saturne developments and simulations for mechanically ventilated compartment fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the effects of the oxygen index on the radiation characteristics of laminar coflow diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Henríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (4), pp.786-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2536,105 +2557,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique du feu : suies, rayonnement et interaction avec la turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux fluides et réactifs. Aix-Marseille Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2702,51 +2723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C2296FF"/>
+    <w:nsid w:val="8820E66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2933,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-nmira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nmira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1831078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106906" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delichatsios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Kong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Consalvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nmira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.03.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97C7M16-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1125024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.07.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NMZNT1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.06.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2J3QNG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demarco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.03.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC309MQ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.02.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS467WTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sapa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Henr&#237;quez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatiha-nmira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=daHq_jcAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nmira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2020.1831078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106906" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Delichatsios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Kong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Consalvi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nmira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.03.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X97C7M16-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1125024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.07.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NMZNT1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.06.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM2J3QNG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demarco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.03.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC309MQ9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS467WTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sapa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Henr&#237;quez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.12.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>