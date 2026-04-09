--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1631,239 +1631,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Soulard</w:t>
+                <w:t xml:space="preserve">REGNUM: Generating Logical Rules with Numerical Predicates in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonisos, Greece. pp.139-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152691v1</w:t>
+                <w:t xml:space="preserve">hal-04247347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGNUM: Generating Logical Rules with Numerical Predicates in Knowledge Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247347v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
               </w:r>
@@ -2195,90 +2195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph Refinement based on Triplet BERT-Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,343 +2392,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
+              <w:t xml:space="preserve">15. International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.57-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950705v1</w:t>
+                <w:t xml:space="preserve">hal-03950707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Metadata and Semantics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.57-64, </w:t>
+              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950707v1</w:t>
+                <w:t xml:space="preserve">hal-03950705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE-miner for data linking results for OAEI 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontology Matching Workshop at ISWC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana E Gonzales Malaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 35th Annual ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,261 +2851,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity-based approach for Identity Link Invalidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson Carlos Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Generating Referring Expressions from RDF Knowledge Graphs for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Andrès</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020.00056⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On Line, France. pp.311-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62419-4_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420906v1</w:t>
+                <w:t xml:space="preserve">hal-03191525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Referring Expressions from RDF Knowledge Graphs for Data Linking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Dissimilarity-based approach for Identity Link Invalidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Carlos Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Quercini</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On Line, France. pp.311-329, </w:t>
+              <w:t xml:space="preserve">IEEE 29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bayonne, France. pp.251-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62419-4_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE49692.2020.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191525v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering expressive rules for complex ontology matching and data interlinking</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Carlos Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.275-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,615 +4809,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01097737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
+                <w:t xml:space="preserve">On Evaluating the Quality of RDF Identity Links in the LOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.225-236</w:t>
+              <w:t xml:space="preserve">In the proceedings of IC'2014 Workshop "From Open Sources to Web of Data" (SoWeDo 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015297v1</w:t>
+                <w:t xml:space="preserve">hal-01276602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAKey: Scalable Almost Key Discovery in RDF Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 13th International Semantic Web Conference, ISWC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275954v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical Detection of Invalid SameAs Statements in RDF Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Papaleo</w:t>
+                <w:t xml:space="preserve">SAKey: Scalable Almost Key Discovery in RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 19th International Conference on Knowledge Engineering and Knowledge Management, EKAW 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_29⟩</w:t>
+              <w:t xml:space="preserve">In proceedings of the 13th International Semantic Web Conference, ISWC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.33--49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11964-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275943v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logical Detection of Invalid SameAs Statements in RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
+              <w:t xml:space="preserve">In proceedings of the 19th International Conference on Knowledge Engineering and Knowledge Management, EKAW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluating the Quality of RDF Identity Links in the LOD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the proceedings of IC'2014 Workshop "From Open Sources to Web of Data" (SoWeDo 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276602v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Composition of Form-Based Services in a Context-Aware Personal Information Space</w:t>
               </w:r>
@@ -6214,533 +6214,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDM: Link Discovery Method for new Resource Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Resource Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625689v1</w:t>
+                <w:t xml:space="preserve">hal-02747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">LDM: Link Discovery Method for new Resource Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Resource Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, heraklion, Greece. pp 94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00626199v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
+                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. (10 p., à paraître)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02747894v1</w:t>
+                <w:t xml:space="preserve">inria-00626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
               </w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8726,77 +8726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9961,51 +9961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Khajeh Nassiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana E Gonzales Malaverri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00056" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chistaras Papageorgiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeeban Thuraisamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar I. Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Ghosh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Nassiri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04559065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Serrano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Khajeh Nassiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana E Gonzales Malaverri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chistaras Papageorgiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeeban Thuraisamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar I. Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Ghosh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Nassiri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04559065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Serrano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>