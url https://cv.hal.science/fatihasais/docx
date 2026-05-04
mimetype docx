--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -727,225 +727,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02130310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une utilisation automatique des Informations Personnelles pour la réalisation de e-procedures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology-Aware Prediction from Rules: A Reconciliation-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2014.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198920v1</w:t>
+                <w:t xml:space="preserve">lirmm-01092431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Aware Prediction from Rules: A Reconciliation-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une utilisation automatique des Informations Personnelles pour la réalisation de e-procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khéfifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, RNTI-W-2, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01092431v1</w:t>
+                <w:t xml:space="preserve">hal-01198920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic key discovery approach for data linking</w:t>
               </w:r>
@@ -1365,51 +1365,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances, IC 2025, Dijon, France, July 2-4, 2025</w:t>
+              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1631,498 +1631,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGNUM: Generating Logical Rules with Numerical Predicates in Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247347v1</w:t>
+                <w:t xml:space="preserve">hal-04152691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de transférabilité des clés pour le liage de données entre graphes de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Soulard</w:t>
+                <w:t xml:space="preserve">REGNUM: Generating Logical Rules with Numerical Predicates in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023) @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - 20th International Conference (ESWC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonisos, Greece. pp.139-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152691v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ontologie pour organiser les données de processus biologiques: la contribution des modèles mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Simonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">33. Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820025v1</w:t>
+                <w:t xml:space="preserve">hal-04018466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour organiser les données de processus biologiques: la contribution des modèles mathématiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Knowledge Graph Refinement based on Triplet BERT-Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018466v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Causal Rules in Knowledge Graphs using Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Simonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,807 +2140,807 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/wi-iat55865.2022.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph Refinement based on Triplet BERT-Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+                <w:t xml:space="preserve">Counter Effect Rules Mining in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning meets Ontologies and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 23rd International Conference (EKAW) 2022, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950704v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter Effect Rules Mining in Knowledge Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 23rd International Conference (EKAW) 2022, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247361v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Metadata and Semantics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.57-64, </w:t>
+              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950707v1</w:t>
+                <w:t xml:space="preserve">hal-03950705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
+              <w:t xml:space="preserve">15. International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.57-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950705v1</w:t>
+                <w:t xml:space="preserve">hal-03950707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RE-miner for data linking results for OAEI 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOMENT: temporal meta-fact generation and propagation in knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana E Gonzales Malaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontology Matching Workshop at ISWC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537965v1</w:t>
+                <w:t xml:space="preserve">hal-04420928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOMENT: temporal meta-fact generation and propagation in knowledge graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RE-miner for data linking results for OAEI 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ontology Matching Workshop at ISWC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04420928v1</w:t>
+                <w:t xml:space="preserve">hal-04537965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Referring Expressions from RDF Knowledge Graphs for Data Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armita Khajeh Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On Line, France. pp.311-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3539,272 +3539,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Galárraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Vincent J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Newcastle upon Tyne, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735115v1</w:t>
+                <w:t xml:space="preserve">hal-01652924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.661-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3885,152 +3880,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiPOm: Biological interlocked Process Ontology for metabolism. How to infer molecule knowledge from biological process?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent J. Henry</w:t>
+                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical Ontology, ICBO 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652924v1</w:t>
+                <w:t xml:space="preserve">hal-02735115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de liens d'identité contextuels dans une base de connaissances.</w:t>
               </w:r>
@@ -4295,1570 +4295,1570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données redondantes : une approche explicative</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275975v1</w:t>
+                <w:t xml:space="preserve">hal-01837440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et Représentation des changements dans les sources de données RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeeban Thuraisamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC 2016 - 27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion de données redondantes : une approche explicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.363-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837440v1</w:t>
+                <w:t xml:space="preserve">hal-01275975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Luxembourg. Luxembourg, LUX., Jan 2015, Luxembourg, Luxembourg. 493 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179628v1</w:t>
+                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
+                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Luxembourg. Luxembourg, LUX., Jan 2015, Luxembourg, Luxembourg. 493 p</w:t>
+              <w:t xml:space="preserve">IC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
+                <w:t xml:space="preserve">hal-01179628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evaluating the Quality of RDF Identity Links in the LOD</w:t>
+                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Papaleo</w:t>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the proceedings of IC'2014 Workshop "From Open Sources to Web of Data" (SoWeDo 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276602v1</w:t>
+                <w:t xml:space="preserve">hal-01015297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">SAKey: Scalable Almost Key Discovery in RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2014 - 25es Journées francophones d’Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In proceedings of the 13th International Semantic Web Conference, ISWC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. pp.33--49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11964-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015297v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAKey: Scalable Almost Key Discovery in RDF Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Logical Detection of Invalid SameAs Statements in RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 13th International Semantic Web Conference, ISWC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11964-9_3⟩</w:t>
+              <w:t xml:space="preserve">In proceedings of the 19th International Conference on Knowledge Engineering and Knowledge Management, EKAW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275954v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical Detection of Invalid SameAs Statements in RDF Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Atencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Papaleo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 19th International Conference on Knowledge Engineering and Knowledge Management, EKAW 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275943v1</w:t>
+                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Evaluating the Quality of RDF Identity Links in the LOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In the proceedings of IC'2014 Workshop "From Open Sources to Web of Data" (SoWeDo 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08389-6_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01090357v1</w:t>
+                <w:t xml:space="preserve">hal-01276602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Composition of Form-Based Services in a Context-Aware Personal Information Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poizat</w:t>
+                <w:t xml:space="preserve">N2R-Part: Identity Link Discovery using Partially Aligned Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Koutraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Service Oriented Computing, ICSOC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216430v1</w:t>
+                <w:t xml:space="preserve">hal-00832926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Flow Oriented Service Composition: AI-Planning or Petri Nets?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Découverte de liens d'identité entre instances décrites dans des ontologies partiellement alignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Koutraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar I. Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop "From Open Sources to Web of Data" (SOS-DLWD 2013)</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832920v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de liens d'identité entre instances décrites dans des ontologies partiellement alignées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tushar I. Ghosh</w:t>
+                <w:t xml:space="preserve">Automatic Composition of Form-Based Services in a Context-Aware Personal Information Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khéfifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Service Oriented Computing, ICSOC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Berlin, Germany. pp.575-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45005-1_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107329v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2R-Part: Identity Link Discovery using Partially Aligned Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Data-Flow Oriented Service Composition: AI-Planning or Petri Nets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tushar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop "From Open Sources to Web of Data" (SOS-DLWD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832926v1</w:t>
+                <w:t xml:space="preserve">hal-00832920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering keys in RDF/OWL dataset with KD2R</w:t>
               </w:r>
@@ -6030,64 +6030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et interrogation d'espaces d'informations personnelles sensibles au contexte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6125,64 +6125,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Quering Context-Aware Personal Information Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6214,533 +6214,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747894v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDM: Link Discovery Method for new Resource Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khefifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Resource Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.511-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00625689v1</w:t>
+                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de redondances dans les tableaux guidée par une ontologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">LDM: Link Discovery Method for new Resource Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11ème Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure de Techniques Avancées (ENSTA ParisTech). Labo/service de l'auteur, Paris, FRA., Jan 2011, Brest, France. pp.563-568</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Resource Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, heraklion, Greece. pp 94-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611938v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00625689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Method for Duplicate Detection in Web Data Tables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rania Khefifi</w:t>
+                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. (10 p., à paraître)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611944v1</w:t>
+                <w:t xml:space="preserve">inria-00626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
+                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00626199v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
               </w:r>
@@ -7113,212 +7113,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00433011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Fusion and Flexible Querying</w:t>
+                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM/ODBASE'08: Ontologies, DataBases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358463v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
+                <w:t xml:space="preserve">Reference Fusion and Flexible Querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM/ODBASE'08: Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.1541-1549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2R: A Logical Method for Reference Reconciliation</w:t>
               </w:r>
@@ -7574,64 +7574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeeban Thuraisamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Systems - SEMANTiCS2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leipzig, Germany. 4 p., Proceedings of the Posters and Demos Track of the 12th International Conference on Semantic Systems - SEMANTiCS2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Quercini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8726,77 +8726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,239 +9263,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFIA 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Longin</w:t>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6 (1-2), pp.200, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.90fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480308v1</w:t>
+                <w:t xml:space="preserve">hal-05376657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-actes de la conférence Ingénierie des Connaissances (IC 2021-2022-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFIA 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lefrançois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Caio Corro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, 2025, Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376657v1</w:t>
+                <w:t xml:space="preserve">hal-05480308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFIA 2024</w:t>
               </w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126, 2024, Association Française pour l’Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122, 2023, Association Française pour l’Intelligence Artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9961,51 +9961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Khajeh Nassiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana E Gonzales Malaverri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chistaras Papageorgiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeeban Thuraisamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar I. Ghosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Ghosh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Nassiri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04559065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Serrano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03637-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wielemaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Harmelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.23.3-4.61-88" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01962007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.345-372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198920v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kh&#233;fifi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152691v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Quercini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Khajeh Nassiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana E Gonzales Malaverri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537965v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE49692.2020.00056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pruski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chistaras Papageorgiou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeeban Thuraisamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papaleo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koutraki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar I. Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45005-1_48" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khefifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_38" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625689v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobal Niraula" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432585v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armita Nassiri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02441156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillaume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.90fr" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Corro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193157v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04559065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Serrano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>