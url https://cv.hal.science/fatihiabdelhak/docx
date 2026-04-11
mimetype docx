--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -598,51 +598,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1854,795 +1854,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically Programmed Changes in Photosynthetic Cofactor Metabolism in Copper-deficient Chlamydomonas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dedicated Type II NADPH Dehydrogenase Performs the Penultimate Step in the Biosynthesis of Vitamin K1 in S ynechocystis and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Strenkert</w:t>
+                <w:t xml:space="preserve">Stefan Schmollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clariss Ann Limso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Basset</w:t>
+                <w:t xml:space="preserve">Patrick Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.717413⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1730-1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382650v1</w:t>
+                <w:t xml:space="preserve">hal-04383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dedicated Type II NADPH Dehydrogenase Performs the Penultimate Step in the Biosynthesis of Vitamin K1 in S ynechocystis and Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Origin and Biosynthesis of the Benzenoid Moiety of Ubiquinone (Coenzyme Q) in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Widhalm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dussault</w:t>
+                <w:t xml:space="preserve">Rebecca Cahoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashitola Wamboldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.1730-1741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00103⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.1938-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.125807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383055v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin and Biosynthesis of the Benzenoid Moiety of Ubiquinone (Coenzyme Q) in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alterations in Seed Development Gene Expression Affect Size and Oil Content of Arabidopsis Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Cahoon</w:t>
+                <w:t xml:space="preserve">Anna Maria Zbierzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yashitola Wamboldt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Dörmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.1938-1948. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.973-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.125807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.226761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383064v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Seed Development Gene Expression Affect Size and Oil Content of Arabidopsis Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyl Editing and Headgroup Exchange Are the Major Mechanisms That Direct Polyunsaturated Fatty Acid Flux into Triacylglycerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dörmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Snapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Browse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 163 (2), pp.973-985. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.226761⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1530-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.204438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383072v1</w:t>
+                <w:t xml:space="preserve">hal-03886296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl Editing and Headgroup Exchange Are the Major Mechanisms That Direct Polyunsaturated Fatty Acid Flux into Triacylglycerols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Bates</w:t>
+                <w:t xml:space="preserve">Genetic Diversity and Population Structure of Traditional Greek and Cypriot Melon Cultigens (Cucumis melo L.) Based on Simple Sequence Repeat Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Tzitzikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.204438⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Zacharias Kypriotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tefkros Iacovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (7), pp.1820-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21273/HORTSCI.44.7.1820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2652,170 +2518,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Regulatory Network of Plant Seed Development (SeeDev) Task at the BioNLP Shared Task 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W16-3001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2962,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Latimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong T.H. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnam Na" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Aryal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofu Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1334-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160623082714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-T9VK68LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Strenkert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clariss Ann Limso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmollinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.717413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dussault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Widhalm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cahoon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashitola Wamboldt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.125807" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Zbierzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.226761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bates" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Snapp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Carlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Browse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tzitzikas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monforte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Kypriotakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tefkros Iacovides" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.7.1820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Latimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong T.H. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnam Na" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Aryal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofu Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1334-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160623082714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-T9VK68LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmollinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dussault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Widhalm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cahoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashitola Wamboldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.125807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Zbierzak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.226761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bates" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Snapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Carlsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Browse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tzitzikas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monforte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Kypriotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tefkros Iacovides" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.7.1820" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>