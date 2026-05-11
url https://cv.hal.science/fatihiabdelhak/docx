--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -100,346 +100,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t>
+                <w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Aveilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t>
+                <w:t xml:space="preserve">Anaëlle Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
+                <w:t xml:space="preserve">Yacine Nia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro Latino 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t>
+              <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486323v1</w:t>
+                <w:t xml:space="preserve">hal-05485637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t>
+                <w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nina Aveilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Utard</w:t>
+                <w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Nia</w:t>
+                <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Food Micro Latino 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485637v1</w:t>
+                <w:t xml:space="preserve">hal-05486323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Franjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -494,77 +494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Franjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vingadassalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -906,90 +906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aveilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1066,64 +1066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Minutillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cavaiuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuong T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95 (2), pp.358-370. </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnam Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niranjan Aryal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinling Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering and modifying LAFL transcriptional regulatory network in seed for improving yield and quality of storage compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated Type II NADPH Dehydrogenase Performs the Penultimate Step in the Biosynthesis of Vitamin K1 in S ynechocystis and Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Latimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Widhalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Cahoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in Seed Development Gene Expression Affect Size and Oil Content of Arabidopsis Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Zbierzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyl Editing and Headgroup Exchange Are the Major Mechanisms That Direct Polyunsaturated Fatty Acid Flux into Triacylglycerols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Snapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Tzitzikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monforte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharias Kypriotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Fatihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialekti Valsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Latimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong T.H. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnam Na" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Aryal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofu Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1334-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160623082714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-T9VK68LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmollinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dussault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Widhalm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cahoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashitola Wamboldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.125807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Zbierzak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.226761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bates" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Snapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Carlsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Browse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tzitzikas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monforte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Kypriotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tefkros Iacovides" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.7.1820" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Latimer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubing Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuong T.H. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubeyrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnam Na" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Aryal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Kang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofu Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1334-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160623082714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-T9VK68LS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.06.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8789620-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmollinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dussault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Widhalm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cahoon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashitola Wamboldt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.125807" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Zbierzak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.226761" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Bates" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Snapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Carlsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Browse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.204438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tzitzikas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monforte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Kypriotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tefkros Iacovides" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/HORTSCI.44.7.1820" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialekti Valsamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-3001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>