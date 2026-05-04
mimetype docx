--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -502,611 +502,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of circular business models for olive oil waste and by-product valorization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La durabilité de la chaîne d’approvisionnement en fruits et légumes à l’épreuve du Covid-19 : cas de la ville de Meknès au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Radić</w:t>
+                <w:t xml:space="preserve">Abdelmajid Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamna Erraach</w:t>
+                <w:t xml:space="preserve">Laila Bouhid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Moussalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources11070068⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.21266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756908v1</w:t>
+                <w:t xml:space="preserve">hal-03969637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 321, pp.115836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité de la chaîne d’approvisionnement en fruits et légumes à l’épreuve du Covid-19 : cas de la ville de Meknès au Maroc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European consumers attitudes toward ethnic foods: case of date fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Moussalim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bleoussi Bernardin Monhoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Perito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.21266⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11152192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969637v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European consumers attitudes toward ethnic foods: case of date fruits</w:t>
+                <w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angela Perito</w:t>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879642v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of circular business models for olive oil waste and by-product valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources11070068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773407v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration in export marketing channels and farms' labor force composition: female agricultural workers in the Moroccan vegetable sector</w:t>
               </w:r>
@@ -1285,230 +1285,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining societies and agriculture in the Mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. García Alvarez-Coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, European Common Agricultural Policy (CAP) reform and the Mediterranean challenges, 27, pp.58-62</w:t>
+              <w:t xml:space="preserve">International Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168259v1</w:t>
+                <w:t xml:space="preserve">hal-02165101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining societies and agriculture in the Mediterranean countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. García Alvarez-Coque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.38-40</w:t>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, European Common Agricultural Policy (CAP) reform and the Mediterranean challenges, 27, pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165101v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges UE-Pays tiers méditerranéens (PTM) : le point sur les produits et les pays</w:t>
               </w:r>
@@ -1533,724 +1533,724 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Végétable : l'écho de la planète fruits et légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 277, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179125v1</w:t>
+                <w:t xml:space="preserve">hal-02648477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissements des firmes européennes et modes d'organisation de la production : le cas de la filière maraîchère d'exportation du Maroc</w:t>
+                <w:t xml:space="preserve">Investissements des firmes européennes et modes d'organisation de la production : le cas de la filière maraîchère d'exportation au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bensalk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bignebat</w:t>
+                <w:t xml:space="preserve">Sana Bensalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1849-1867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179107v1</w:t>
+                <w:t xml:space="preserve">hal-02642854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges UE-Pays tiers méditerranéens (PTM) : le point sur les produits et les pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Végétable : l'écho de la planète fruits et légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 277, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648477v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissements des firmes européennes et modes d'organisation de la production : le cas de la filière maraîchère d'exportation au Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investissements des firmes européennes et modes d'organisation de la production : le cas de la filière maraîchère d'exportation du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bignebat</w:t>
+                <w:t xml:space="preserve">S. Bensalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1849-1867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642854v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des politiques commerciales sur les systèmes de gouvernance. Les tomates fraîches en Turquie et au Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le Maroc fait peur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Végétable : l'écho de la planète fruits et légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 266, pp.55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183297v1</w:t>
+                <w:t xml:space="preserve">hal-02656054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Maroc fait peur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur les systèmes de gouvernance. Les tomates fraîches en Turquie et au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Végétable : l'écho de la planète fruits et légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (201), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.201.161-176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656054v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la chaîne globale de valeur et coordination des acteurs locaux : la filière d'exportation des tomates fraîches au Maroc et en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487474v1</w:t>
+                <w:t xml:space="preserve">hal-02660310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la chaîne globale de valeur et coordination des acteurs locaux : la filière d'exportation des tomates fraîches au Maroc et en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2007.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660310v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des fruits et légumes en Méditerranée : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroLigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,51 +2320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Galanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.517, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2683,51 +2683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro-Mediterranean policy and other ongoing processes and their main impact on Mediterranean Partner Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,1286 +3079,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From value chain analysis to global value chain analysis: fresh orange export sector in mediterranean partner countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+                <w:t xml:space="preserve">Conclusion [Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Garcia Alvarez-Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 334 p., 2015, Cooperative management, 978-3-319-17812-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158370v1</w:t>
+                <w:t xml:space="preserve">hal-02796619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clallenges in citrus market chains in Tunisia and Morocco</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. García Alvarez-Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili, S. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.327-334, 2015, Cooperative Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800438v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Challenges in citrus market chains in Tunisia and Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili, S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.327-334, 2015, Cooperative Management, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_13⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.227-253, 2015, Cooperative Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158358v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petit</w:t>
+                <w:t xml:space="preserve">Clallenges in citrus market chains in Tunisia and Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Montaigne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 334 p., 2015, Cooperative management, 978-3-319-17812-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796619v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in citrus market chains in Tunisia and Morocco</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili, S. (ed.). </w:t>
+                <w:t xml:space="preserve">From value chain analysis to global value chain analysis: fresh orange export sector in mediterranean partner countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Felgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.227-253, 2015, Cooperative Management, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.197-225, 2015, Cooperative Management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158348v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
+                <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. von Hagen</w:t>
+                <w:t xml:space="preserve">C. Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wozniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lamolle</w:t>
+                <w:t xml:space="preserve">A. Darpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
+              <w:t xml:space="preserve">Jeanneaux P. (ed.), Perrier-Cornet P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.387-399, 2014, Mediterra</w:t>
+              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.109-122, 2014, Update Sciences et Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164489v1</w:t>
+                <w:t xml:space="preserve">hal-02163632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abis S. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t>
+              <w:t xml:space="preserve">Mobilisations rurales en méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-125, 2014, Bibliothèque de l'IReMMO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799244v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abis S. (ed.). </w:t>
+              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilisations rurales en méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.115-125, 2014, Bibliothèque de l'IReMMO</w:t>
+              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164479v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bignebat</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Darpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.109-122, 2014, Update Sciences et Technologies</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163632v1</w:t>
+                <w:t xml:space="preserve">hal-02799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes sanitaires internationales dans les pays tiers méditerranéens et coordination des filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hammoudi A. (ed.), Grazia C. (ed.), Surry Y. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
+              <w:t xml:space="preserve">Sécurité sanitaire des aliments : régulation, analyses économiques et retours d'expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec &amp; Doc - Lavoisier, pp.203-218, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164488v1</w:t>
+                <w:t xml:space="preserve">hal-02163644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes sanitaires internationales dans les pays tiers méditerranéens et coordination des filières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hammoudi A. (ed.), Grazia C. (ed.), Surry Y. (ed.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité sanitaire des aliments : régulation, analyses économiques et retours d'expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tec &amp; Doc - Lavoisier, pp.203-218, 2014</w:t>
+              <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-399, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163644v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4370,51 +4370,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un développement intégré des filières laitières locales en Méditerranée : l’exemple de LACTIMED</w:t>
+                <w:t xml:space="preserve">Towards an integrated development of local dairy chains in the Mediterranean: the example of LACTIMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lapujade</w:t>
@@ -4429,97 +4429,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ANIMA Investment Network; CIHEAM-IAMM. 2016, pp.6</w:t>
+              <w:t xml:space="preserve">[Research Report] ANIMA Investment Network; CIHEAM-IAMM. 2016, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149432v1</w:t>
+                <w:t xml:space="preserve">hal-02149431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated development of local dairy chains in the Mediterranean: the example of LACTIMED</w:t>
+                <w:t xml:space="preserve">Vers un développement intégré des filières laitières locales en Méditerranée : l’exemple de LACTIMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lapujade</w:t>
@@ -4534,73 +4534,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ANIMA Investment Network; CIHEAM-IAMM. 2016, pp.6</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ANIMA Investment Network; CIHEAM-IAMM. 2016, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149431v1</w:t>
+                <w:t xml:space="preserve">hal-02149432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour le développement de conditions favorables aux produits laitiers méditerranéens typiques et innovants</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. García Alvarez-Coque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5091,220 +5091,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les échanges mondiaux et méditerranéens d'agrumes frais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A review of the national and international agro-food policies and institutions in the Mediterranean Region [Synthesis]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Baourakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Galanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809956v1</w:t>
+                <w:t xml:space="preserve">hal-02808835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the national and international agro-food policies and institutions in the Mediterranean Region [Synthesis]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse sur les échanges mondiaux et méditerranéens d'agrumes frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilel Hamadache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Baourakis</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02808835v1</w:t>
+                <w:t xml:space="preserve">hal-02809956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et instruments de coopération régionale euro-méditerranéenne dans la filière fruits et légumes (PICFL-MED)</w:t>
               </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Benabderrazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,300 +5408,300 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une organisation euro-méditerranéenne de la production et des échanges dans la filière fruits et légumes (OPEFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benabderrazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; Supagro/INRA. 2008, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822178v1</w:t>
+                <w:t xml:space="preserve">hal-02482794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une organisation euro-méditerranéenne de la production et des échanges dans la filière fruits et légumes (OPEFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Benabderrazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Montigaud</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02482794v1</w:t>
+                <w:t xml:space="preserve">hal-02822178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of agricultural trade liberalization between the EU and Mediterranean countries: synthesis report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Tyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,272 +5743,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and quantification of Mediterranean country protection of imported agricultural commodities important to the UE</w:t>
+                <w:t xml:space="preserve">Contraintes et perspectives de développement de l'industrie des fruits et légumes transformés du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Deliverable D14, 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D16 rapport n. 2, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818419v1</w:t>
+                <w:t xml:space="preserve">hal-02818500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et perspectives de développement de l'industrie des fruits et légumes transformés du Maroc</w:t>
+                <w:t xml:space="preserve">Description and quantification of Mediterranean country protection of imported agricultural commodities important to the UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D16 rapport n. 2, 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallace Tyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Iamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D14, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818500v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative liberalization scenarios for UE-Mediterranean country trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Tyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Iamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D15, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,77 +6382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6488,553 +6488,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Factors influencing innovative circular business models in the Mediterranean olive oil value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
+              <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346746v1</w:t>
+                <w:t xml:space="preserve">hal-03343251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing innovative circular business models in the Mediterranean olive oil value chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343251v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By-product valorization strategies implemented by small Mediterranean olive oil farmers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yamna Erraach</w:t>
+                <w:t xml:space="preserve">Panorama of the apple sector in Lebanon: structure and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343267v1</w:t>
+                <w:t xml:space="preserve">hal-03906006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama of the apple sector in Lebanon: structure and constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Tozanli</w:t>
+                <w:t xml:space="preserve">By-product valorization strategies implemented by small Mediterranean olive oil farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.54-55</w:t>
+              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906006v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COLIVE - Des business models innovants pour une bioéconomie circulaire dans le secteur oléicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,273 +7135,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la filière fruits et légumes et partenariats entre producteurs : enseignements pour une coopération euro-méditerranéenne renforcée</w:t>
+                <w:t xml:space="preserve">Towards a sustainable convention: values and practices in the French stone fruits’value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Salon International de l'Agriculture au Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Meknès, Maroc. pp.1-17</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153272v1</w:t>
+                <w:t xml:space="preserve">hal-01407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a sustainable convention: values and practices in the French stone fruits’value chain</w:t>
+                <w:t xml:space="preserve">Enjeux de la filière fruits et légumes et partenariats entre producteurs : enseignements pour une coopération euro-méditerranéenne renforcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France. pp.1-19</w:t>
+              <w:t xml:space="preserve">11. Salon International de l'Agriculture au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Meknès, Maroc. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407267v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female agricultural workers in labor-intensive farming systems: The case of the vegetable sector in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bensalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,359 +7420,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahreç Isaretli (PGI) : Berkane mandalinasi</w:t>
+                <w:t xml:space="preserve">Indication Géographique Protégée : Clémentine de Berkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Uluslararasi Antalya Cografi Isaretler Semineri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.254-258</w:t>
+              <w:t xml:space="preserve">3. Séminaire international d'Antalya sur les Indications Géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Antalya, Turquie. pp.248-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165098v1</w:t>
+                <w:t xml:space="preserve">hal-02165097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication Géographique Protégée : Clémentine de Berkane</w:t>
+                <w:t xml:space="preserve">Meyve çalistay raporu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire international d'Antalya sur les Indications Géographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Antalya, Turquie. pp.248-252</w:t>
+              <w:t xml:space="preserve">3. Uluslararasi Antalya Cografi Isaretler Semineri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165097v1</w:t>
+                <w:t xml:space="preserve">hal-02165099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyve çalistay raporu</w:t>
+                <w:t xml:space="preserve">Rapport de l'atelier sur les fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Uluslararasi Antalya Cografi Isaretler Semineri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.276-279</w:t>
+              <w:t xml:space="preserve">3. Séminaire international d'Antalya sur les Indications Géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Antalya, Turquie. pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165099v1</w:t>
+                <w:t xml:space="preserve">hal-02165100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de l'atelier sur les fruits</w:t>
+                <w:t xml:space="preserve">Mahreç Isaretli (PGI) : Berkane mandalinasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire international d'Antalya sur les Indications Géographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Antalya, Turquie. pp.270-273</w:t>
+              <w:t xml:space="preserve">3. Uluslararasi Antalya Cografi Isaretler Semineri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.254-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165100v1</w:t>
+                <w:t xml:space="preserve">hal-02165098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et stratégies d'implantation d'entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Conseil Régional Languedoc-Roussillon. Montpellier, FRA., Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7797,51 +7797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et stratégies d’implantation d’entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7892,64 +7892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de gouvernance dans les investissements directs à l'étranger en agriculture : le cas des fruits et légumes au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,90 +8000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de gouvernance dans les investissements directs à l'étranger en agriculture : le cas des fruits et légumes au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bensalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Naouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eline Slot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,90 +8356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. , pp.102-102, 2020, e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery: Book of abstracts summaries</w:t>
@@ -8558,51 +8558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CB37C69"/>
+    <w:nsid w:val="3FE2126B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8789,51 +8789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-el-hadad-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-4890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183928407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=22&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Loukil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2402b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Saidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bouhid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Moussalim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleoussi Bernardin Monhoussou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Perito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152192" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad&#8208;gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a Alvarez-Coque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensalk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bensalk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.161-176" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q78NHL3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alvarez-Coque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mattas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fearne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felgate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baourakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galanopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamadache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05119172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71641-6_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319178127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Garcia Alvarez-Coque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khefifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darpeix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignebat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darpeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noutary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagatay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laajimi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baourakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Galanopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Benabderrazik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benabderrazik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Montigaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Tyner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iamm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdallah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Darwich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier-Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montigaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-el-hadad-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-4890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183928407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=22&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Loukil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2402b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bouhid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Moussalim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleoussi Bernardin Monhoussou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Perito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad&#8208;gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a Alvarez-Coque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bensalk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensalk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.161-176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q78NHL3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alvarez-Coque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mattas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fearne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felgate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baourakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galanopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamadache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05119172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71641-6_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Garcia Alvarez-Coque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319178127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khefifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignebat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darpeix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noutary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagatay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laajimi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baourakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Galanopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Benabderrazik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benabderrazik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emlinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Montigaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Tyner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iamm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Darwich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153272v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier-Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montigaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>