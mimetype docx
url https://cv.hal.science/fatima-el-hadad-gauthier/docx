--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -502,412 +502,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité de la chaîne d’approvisionnement en fruits et légumes à l’épreuve du Covid-19 : cas de la ville de Meknès au Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Saidi</w:t>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Bouhid</w:t>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+                <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Moussalim</w:t>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.115836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.21266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969637v1</w:t>
+                <w:t xml:space="preserve">hal-03757017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">European consumers attitudes toward ethnic foods: case of date fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamna Erraach</w:t>
+                <w:t xml:space="preserve">Bleoussi Bernardin Monhoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Angela Perito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11152192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757017v1</w:t>
+                <w:t xml:space="preserve">hal-03879642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European consumers attitudes toward ethnic foods: case of date fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La durabilité de la chaîne d’approvisionnement en fruits et légumes à l’épreuve du Covid-19 : cas de la ville de Meknès au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Bouhid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angela Perito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanaa Moussalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2192. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11152192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.21266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879642v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of food value chains – between logistics and traceability</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2020,237 +2020,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la chaîne globale de valeur et coordination des acteurs locaux : la filière d'exportation des tomates fraîches au Maroc et en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2007.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660310v1</w:t>
+                <w:t xml:space="preserve">hal-00487474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la chaîne globale de valeur et coordination des acteurs locaux : la filière d'exportation des tomates fraîches au Maroc et en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.278-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487474v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des fruits et légumes en Méditerranée : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroLigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,303 +3079,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. García Alvarez-Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili, S. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.327-334, 2015, Cooperative Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796619v1</w:t>
+                <w:t xml:space="preserve">hal-02158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Mattas</w:t>
+                <w:t xml:space="preserve">Conclusion [Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Garcia Alvarez-Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.327-334, 2015, Cooperative Management, </w:t>
+              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 334 p., 2015, Cooperative management, 978-3-319-17812-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158358v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in citrus market chains in Tunisia and Morocco</w:t>
               </w:r>
@@ -3463,691 +3463,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clallenges in citrus market chains in Tunisia and Morocco</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From value chain analysis to global value chain analysis: fresh orange export sector in mediterranean partner countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Felgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petit M. (ed.), Montaigne E. (ed.), El Hadad-Gauthier F. (ed.), Alvarez-Coque J.M. (ed.), Mattas K. (ed.), Mili S. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.197-225, 2015, Cooperative Management, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17813-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800438v1</w:t>
+                <w:t xml:space="preserve">hal-02158370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From value chain analysis to global value chain analysis: fresh orange export sector in mediterranean partner countries</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clallenges in citrus market chains in Tunisia and Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable agricultural development: challenges and approaches in southern and eastern mediterranean countries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainable agricultural development : challenges and approaches in southern and eastern mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 334 p., 2015, Cooperative management, 978-3-319-17812-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158370v1</w:t>
+                <w:t xml:space="preserve">hal-02800438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bignebat</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Darpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.109-122, 2014, Update Sciences et Technologies</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163632v1</w:t>
+                <w:t xml:space="preserve">hal-02799244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abis S. (ed.). </w:t>
+              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilisations rurales en méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.115-125, 2014, Bibliothèque de l'IReMMO</w:t>
+              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164479v1</w:t>
+                <w:t xml:space="preserve">hal-02164488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lamolle</w:t>
+                <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
+              <w:t xml:space="preserve">Jeanneaux P. (ed.), Perrier-Cornet P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.109-122, 2014, Update Sciences et Technologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02164488v1</w:t>
+                <w:t xml:space="preserve">hal-02163632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière européenne des fruits et légumes : enjeux régionaux croisés, au nord et au sud de la Méditerranée</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nouvelle PAC a-t-elle oublié la Méditerranée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abis S. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobilisations rurales en méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-125, 2014, Bibliothèque de l'IReMMO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02799244v1</w:t>
+                <w:t xml:space="preserve">hal-02164479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes sanitaires internationales dans les pays tiers méditerranéens et coordination des filières</w:t>
               </w:r>
@@ -4219,77 +4219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. von Hagen</w:t>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5091,220 +5091,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the national and international agro-food policies and institutions in the Mediterranean Region [Synthesis]</w:t>
+                <w:t xml:space="preserve">Synthèse sur les échanges mondiaux et méditerranéens d'agrumes frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+                <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Baourakis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hilel Hamadache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808835v1</w:t>
+                <w:t xml:space="preserve">hal-02809956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les échanges mondiaux et méditerranéens d'agrumes frais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A review of the national and international agro-food policies and institutions in the Mediterranean Region [Synthesis]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Baourakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Galanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809956v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et instruments de coopération régionale euro-méditerranéenne dans la filière fruits et légumes (PICFL-MED)</w:t>
               </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Benabderrazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,300 +5408,300 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une organisation euro-méditerranéenne de la production et des échanges dans la filière fruits et légumes (OPEFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; Supagro/INRA. 2008, pp.104</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Benabderrazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482794v1</w:t>
+                <w:t xml:space="preserve">hal-02822178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une organisation euro-méditerranéenne de la production et des échanges dans la filière fruits et légumes (OPEFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benabderrazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM-IAMM; Supagro/INRA. 2008, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02822178v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of agricultural trade liberalization between the EU and Mediterranean countries: synthesis report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Tyner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,272 +5743,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes et perspectives de développement de l'industrie des fruits et légumes transformés du Maroc</w:t>
+                <w:t xml:space="preserve">Description and quantification of Mediterranean country protection of imported agricultural commodities important to the UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D16 rapport n. 2, 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallace Tyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Iamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deliverable D14, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818500v1</w:t>
+                <w:t xml:space="preserve">hal-02818419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and quantification of Mediterranean country protection of imported agricultural commodities important to the UE</w:t>
+                <w:t xml:space="preserve">Contraintes et perspectives de développement de l'industrie des fruits et légumes transformés du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D16 rapport n. 2, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Iamm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02818419v1</w:t>
+                <w:t xml:space="preserve">hal-02818500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative liberalization scenarios for UE-Mediterranean country trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallace Tyner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Iamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D15, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,77 +6382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6520,77 +6520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t>
@@ -6619,51 +6619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,51 +6671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
@@ -6757,51 +6757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama of the apple sector in Lebanon: structure and constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,90 +6852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By-product valorization strategies implemented by small Mediterranean olive oil farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7344,51 +7344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female agricultural workers in labor-intensive farming systems: The case of the vegetable sector in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bensalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7696,286 +7696,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et stratégies d'implantation d'entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Dynamiques et stratégies d’implantation d’entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Conseil Régional Languedoc-Roussillon. Montpellier, FRA., Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
+              <w:t xml:space="preserve">Symposium : Les Chemins du Développement Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806381v1</w:t>
+                <w:t xml:space="preserve">hal-02175217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et stratégies d’implantation d’entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Dynamiques et stratégies d'implantation d'entreprises européennes de la filière fruits et légumes : enjeux régionaux croisés, Nord et Sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : Les Chemins du Développement Territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.17</w:t>
+              <w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction générale (0233).; Conseil Régional Languedoc-Roussillon. Montpellier, FRA., Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175217v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de gouvernance dans les investissements directs à l'étranger en agriculture : le cas des fruits et légumes au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de Recherches en Sciences Sociales SFER-INRA-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Montigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Naouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8356,77 +8356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8558,51 +8558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE2126B"/>
+    <w:nsid w:val="03162ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8789,51 +8789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-el-hadad-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-4890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183928407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=22&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Loukil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2402b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bouhid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Moussalim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21266" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleoussi Bernardin Monhoussou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Perito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad&#8208;gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a Alvarez-Coque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bensalk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensalk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.161-176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q78NHL3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alvarez-Coque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mattas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fearne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felgate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baourakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galanopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamadache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05119172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71641-6_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Garcia Alvarez-Coque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319178127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khefifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignebat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darpeix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noutary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagatay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laajimi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baourakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Galanopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Benabderrazik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benabderrazik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emlinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Montigaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Tyner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iamm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Darwich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153272v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier-Cornet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montigaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-el-hadad-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3141-4890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183928407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=22&amp;lang_sel=fr_FR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04760793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Loukil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2402b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleoussi Bernardin Monhoussou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Perito" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Saidi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bouhid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Moussalim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21266" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bignebat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad&#8208;gauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapujade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a Alvarez-Coque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bensalk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensalk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.201.161-176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q78NHL3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Montigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alvarez-Coque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mattas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sausman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fearne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felgate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baourakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galanopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamadache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05119172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71641-6_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Garcia Alvarez-Coque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/in/book/9783319178127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khefifi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158370v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17813-4_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darpeix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bignebat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darpeix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163644v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noutary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagatay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laajimi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilel Hamadache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baourakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Galanopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Benabderrazik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benabderrazik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emlinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Montigaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Tyner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iamm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Darwich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153272v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier-Cornet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montigaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naouri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>