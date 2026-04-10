--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2999,51 +2999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC0FAB0D"/>
+    <w:nsid w:val="37C0BDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>