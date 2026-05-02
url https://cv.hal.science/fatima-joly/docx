--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -126,2812 +126,3690 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+                <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+                <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Vijayanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), p. 1917-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+                <w:t xml:space="preserve">hal-03737860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...76 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-03343621v1</w:t>
+                <w:t xml:space="preserve">hal-02617798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05303664v1</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05390381v1</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649106v1</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira El Meouch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04649129v1</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04187335v1</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04187317v1</w:t>
+              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
+                <w:t xml:space="preserve">The influence of gut microbiota on cerebral oxytocin receptor (OTR) and m-opioid receptor (MOPr) ontogeny in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Persat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-04362268v1</w:t>
+              <w:t xml:space="preserve">Pharmacology 2020 - Meeting of the British Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, United Kingdom. pp.OC027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04395031v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Derlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394210v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03737860v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03098334v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02617798v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2999,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37C0BDEC"/>
+    <w:nsid w:val="2350F4F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3230,51 +4108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6664-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6664-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>