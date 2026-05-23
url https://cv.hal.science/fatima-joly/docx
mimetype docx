--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -126,1763 +126,1763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchronismes et antagonismes dans les relations entre agriculture, environnement, biodiversité et fonctions écologiques dans les Zones Tampons Humides Artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Biosefair INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Vanpeene, Oct 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of gut microbiota on cerebral oxytocin receptor (OTR) and m-opioid receptor (MOPr) ontogeny in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Effah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacology 2020 - Meeting of the British Pharmacological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, United Kingdom. pp.OC027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Vijayanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Camarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (8), p. 1917-1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.15666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Camarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617798v1</w:t>
-              </w:r>
-[...1164 lines deleted...]
-                <w:t xml:space="preserve">hal-03343621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1926,77 +1926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
@@ -2038,64 +2038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,103 +2150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
@@ -2275,103 +2275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
@@ -2400,103 +2400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Meouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -2525,103 +2525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -2676,77 +2676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -2775,103 +2775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones tampons humides artificielles en milieu agricole : refuges ou pièges écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le havre, France</w:t>
@@ -2926,77 +2926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
@@ -3051,77 +3051,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
@@ -3176,77 +3176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -3307,103 +3307,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3455,95 +3455,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3564,51 +3564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2350F4F7"/>
+    <w:nsid w:val="E77AC53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4108,51 +4108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6664-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6664-8569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>