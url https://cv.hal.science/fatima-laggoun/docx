--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1414,555 +1414,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Peatland CO2 and CH4 Fluxes to Experimental Warming and the Carbon Balance</w:t>
+                <w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.631368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03319779v1</w:t>
+                <w:t xml:space="preserve">insu-03013568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t>
+                <w:t xml:space="preserve">Response of Peatland CO2 and CH4 Fluxes to Experimental Warming and the Carbon Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.631368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03013568v1</w:t>
+                <w:t xml:space="preserve">insu-03319779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03319262v2</w:t>
+                <w:t xml:space="preserve">insu-03183855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03183855v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03319262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
               </w:r>
@@ -2182,64 +2182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,295 +3353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+                <w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjing Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leroy</w:t>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.497 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01778100v1</w:t>
+                <w:t xml:space="preserve">insu-01719357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Zhu</w:t>
+                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.497 - 519. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01719357v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01778100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-rich organic soils under warm well-drained conditions are global nitrous oxide emission hotspots</w:t>
               </w:r>
@@ -3904,90 +3904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t>
@@ -4153,429 +4153,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Biester</w:t>
+                <w:t xml:space="preserve">CO2 and CH4 budgets and global warming potential modifications in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2017-423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01474123v2</w:t>
+                <w:t xml:space="preserve">insu-01778123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 and CH4 budgets and global warming potential modifications in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaole Yin</w:t>
+                <w:t xml:space="preserve">Production rates of bacterial tetraether lipids and fatty acids in peatland under varying oxygen concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis B Meador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Könneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2017-423⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01778123v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production rates of bacterial tetraether lipids and fatty acids in peatland under varying oxygen concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Introducing global peat-specific temperature and pH calibrations based on brGDGT bacterial lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Inglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis B Meador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Könneke</w:t>
+                <w:t xml:space="preserve">J. Amesbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichao Wu</w:t>
+                <w:t xml:space="preserve">H. Biester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 203, pp.103-116. </w:t>
+              <w:t xml:space="preserve">, 2017, 208, pp.285-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01438807v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01474123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation composition controls temperature sensitivity of CO2 and CH4 emissions and DOC concentration in peatlands</w:t>
               </w:r>
@@ -5761,295 +5761,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Simultaneous estimation of actual litter enzymatic catalysis and respiration rates with a simple model of C dynamics in Sphagnum-dominated peatlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Rousseau</w:t>
+                <w:t xml:space="preserve">Nicolas Gouélibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.302-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-013-9724-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01057366v1</w:t>
+                <w:t xml:space="preserve">insu-00852055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous estimation of actual litter enzymatic catalysis and respiration rates with a simple model of C dynamics in Sphagnum-dominated peatlands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gouélibo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Julien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (2), pp.302-316. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-013-9724-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00852055v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01057366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
@@ -6169,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,278 +6543,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00766326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new oil-window indicator? The magnetic assemblage of claystones from the Baffin Bay volcanic margin (Greenland)</w:t>
+                <w:t xml:space="preserve">Thermal maturity of the Upper Triassic-Middle Jurassic Shemshak Group (Alborz Range, Northern Iran) based on organic petrography, geochemistry and basin modelling: implications for source rock evaluation and petroleum exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mansour Abdelmalak</w:t>
+                <w:t xml:space="preserve">Ali Shekarifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+                <w:t xml:space="preserve">Kazem Seyed-Emami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/07121111008⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00687471v1</w:t>
+                <w:t xml:space="preserve">insu-00420242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal maturity of the Upper Triassic-Middle Jurassic Shemshak Group (Alborz Range, Northern Iran) based on organic petrography, geochemistry and basin modelling: implications for source rock evaluation and petroleum exploration.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new oil-window indicator? The magnetic assemblage of claystones from the Baffin Bay volcanic margin (Greenland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Mohamed Mansour Abdelmalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazem Seyed-Emami</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 149, pp.19-38. </w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756811000161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1306/07121111008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420242v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00687471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t>
               </w:r>
@@ -6839,51 +6839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7188,826 +7188,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00602822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term ecosystem experimental warming on water-extractable organic matter in an ombrotrophic Sphagnum peatland (Le Forbonnet, France)</w:t>
+                <w:t xml:space="preserve">Organic matter sources and decay assessment in a Sphagnum-dominated peatland (Le Forbonnet, Jura Mountains, France). Impact of moisture conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9410-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00615432v1</w:t>
+                <w:t xml:space="preserve">insu-00457818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ quantification of CH4 bubbling events from a peat soil using a new infrared laser spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of short-term ecosystem experimental warming on water-extractable organic matter in an ombrotrophic Sphagnum peatland (Le Forbonnet, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (4), pp.545-551. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1016-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-011-0338-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00521762v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00615432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter sources and decay assessment in a Sphagnum-dominated peatland (Le Forbonnet, Jura Mountains, France). Impact of moisture conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">In situ quantification of CH4 bubbling events from a peat soil using a new infrared laser spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9410-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-011-0338-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00457818v1</w:t>
+                <w:t xml:space="preserve">insu-00521762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of a Sphagnum-peatland by Betula spp and Molinia caerulea impacts organic matter biochemistry. Implication for carbon and nutrient cycling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">Tetramethylammonium hydroxide thermochemolysis for the analysis of cellulose and free carbohydrates in a peatbog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Estournel-Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9433-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (2), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00419696v1</w:t>
+                <w:t xml:space="preserve">insu-00615435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasion of a Sphagnum-peatland by Betula spp and Molinia caerulea impacts organic matter biochemistry. Implication for carbon and nutrient cycling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9433-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/7/075601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00595203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramethylammonium hydroxide thermochemolysis for the analysis of cellulose and free carbohydrates in a peatbog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Estournel-Pelardy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Amblès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (2), pp.401-406. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/22/7/075601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00615435v1</w:t>
+                <w:t xml:space="preserve">insu-00595203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of glycerol dialkyl glycerol tetraethers in a French peat bog</w:t>
               </w:r>
@@ -8862,51 +8862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,51 +10022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85, pp.405-416</w:t>
@@ -10561,364 +10561,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical-structural characterization of solvent and thermal extractable material from perhydrous vitrinites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Chapman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">José Carlos del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harri Vasander</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">María José Cuestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suárez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.387-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00068-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069337v1</w:t>
+                <w:t xml:space="preserve">hal-00069296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-structural characterization of solvent and thermal extractable material from perhydrous vitrinites.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Carlos del Río</w:t>
+                <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Vasander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (10), pp.525-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069296v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the chemical structure of perhydrous coals. FTIR and Py-GC/MS investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suárez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11443,51 +11443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional environment of a Kimmeridgian carbonate ‘black band' (Akkuyu Formation, south-western Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11696,264 +11696,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the increase in temperature on the evolution of the physical and chemical structure of vitrinite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature and degradation mode of organic matter in Tritrivakely peaty marsh (Madagascar). Application to environmental reconstruction during the last 2300 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Maman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30 (1), pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138992v1</w:t>
+                <w:t xml:space="preserve">hal-00139365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and degradation mode of organic matter in Tritrivakely peaty marsh (Madagascar). Application to environmental reconstruction during the last 2300 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the increase in temperature on the evolution of the physical and chemical structure of vitrinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Maman</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50, pp.117-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(99)00027-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sédimentation lacustre d'un site de forêt d'altitude des Andes centrales (Bolivie); implications paléoclimatiques</w:t>
               </w:r>
@@ -12064,51 +12064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of physical and chemical properties of vitrinites. Inferences on depositional and coalification controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR Study of Pure Vitrains and Associated Coals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12852,51 +12852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Resinite on Huminite Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13828,64 +13828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13953,64 +13953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14078,103 +14078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -14212,64 +14212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16193,51 +16193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16420,277 +16420,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01664667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01897374v1</w:t>
+                <w:t xml:space="preserve">insu-01534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534220v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01897374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vascular plants (Molinia caerulea) invasion on CO2 and CH4 emissions in Sphagnum-dominated peatlands: a mesocosm experiment</w:t>
               </w:r>
@@ -16920,277 +16920,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Changes in carbon dioxide and methane fluxes in Sphagnum peat mesocosms invaded by vascular plants (Molinia caerulea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Peat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">Sfécologie - 2016 International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01384716v1</w:t>
+                <w:t xml:space="preserve">insu-01664833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon dioxide and methane fluxes in Sphagnum peat mesocosms invaded by vascular plants (Molinia caerulea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belot</w:t>
+                <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie - 2016 International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th International Peat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664833v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01384716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The preferential growth of branched GDGT source microorganisms under aerobic conditions in peat revealed by stable isotope probing experiments</w:t>
               </w:r>
@@ -17215,51 +17215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis B. Meador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Könneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17922,51 +17922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18185,51 +18185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18660,77 +18660,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new portable infrared laser spectrometer for field measurements of N2O and CH4 emissions at the air / land interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19085,277 +19085,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01895887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess cutover Peatland regeneration with combined organic matter indicators ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland. pp.394-397</w:t>
+              <w:t xml:space="preserve">International Peat Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00325479v1</w:t>
+                <w:t xml:space="preserve">hal-00448378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to assess cutover Peatland regeneration with combined organic matter indicators ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Peat Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448378v1</w:t>
+                <w:t xml:space="preserve">insu-00325479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of coal from the Mariovo basin, Macedonia – Insights from organic geochemical and sulphur isotopic data</w:t>
               </w:r>
@@ -19518,51 +19518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
@@ -19710,168 +19710,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00155009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+                <w:t xml:space="preserve">La matière organique enregistre-t-elle les perturbations anthropiques passées ? Le cas d'une tourbière anciennement exploitée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les Matières organiques en France : Etat de l'art et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090548v1</w:t>
+                <w:t xml:space="preserve">hal-00089102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitutions paléolimnologiques et paléoclimatiques à partir de l'étude des assemblages de Chironomidae (Insecta : Diptera) subfossiles et de la matière organique sédimentaire de la séquence tardiglaciaire du Lago dell'Accesa (Toscane, Italie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19930,273 +19926,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk composition control on insoluble reservoir bitumen formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th British Organic Geochemistry Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique enregistre-t-elle les perturbations anthropiques passées ? Le cas d'une tourbière anciennement exploitée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John L. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Matières organiques en France : Etat de l'art et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089102v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of sedimentary organic matter in the Calcare di Base: index of biotic genesis and paleoenvironmental conditions.</w:t>
               </w:r>
@@ -20506,77 +20506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and thermal evolution of insoluble reservoir bitumen in Angolan carbonate reservoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Yves Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20752,51 +20752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (EU Project RECIPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20983,378 +20983,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2004, 6p</w:t>
+                <w:t xml:space="preserve">Chemical-structural changes during treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084974v2</w:t>
+                <w:t xml:space="preserve">hal-00101392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-structural changes during treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biotic and abiotic responses to rapid climatic changes in the Jura mountains (eastern France): a multidisciplinary study of the Lateglacial from lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
+              <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101392v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic responses to rapid climatic changes in the Jura mountains (eastern France): a multidisciplinary study of the Lateglacial from lake Lautrey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pichevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+                <w:t xml:space="preserve">J. Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Granada, Spain</w:t>
+              <w:t xml:space="preserve">EAGE 66th Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480522v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et devenir de la matière organique dans une tourbière anciennement exploitée : Le Russey, Jura français</w:t>
               </w:r>
@@ -21560,77 +21567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional dependence of pyrobitumen formation in petroleum reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21649,273 +21656,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique : marqueur d'impacts anthropiques. le cas d'une tourbière exploitée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrographic characterization of sedimentary organic matter: study of current wetland deposits (Marais Vernier, Normandy, France) and application to Holocene fluvio-palustrine deposits (Seine Valley).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès de l'Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22nd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Opatija, Croatia. pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090518v1</w:t>
+                <w:t xml:space="preserve">hal-00089070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrographic characterization of sedimentary organic matter: study of current wetland deposits (Marais Vernier, Normandy, France) and application to Holocene fluvio-palustrine deposits (Seine Valley).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La matière organique : marqueur d'impacts anthropiques. le cas d'une tourbière exploitée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Opatija, Croatia. pp.191</w:t>
+              <w:t xml:space="preserve">9ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089070v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22311,277 +22318,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460413v1</w:t>
+                <w:t xml:space="preserve">hal-03460409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460409v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t>
               </w:r>
@@ -22686,277 +22693,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-16267, 2018</w:t>
+              <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768611v1</w:t>
+                <w:t xml:space="preserve">hal-03169884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-16267, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169884v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories</w:t>
               </w:r>
@@ -23568,51 +23575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23719,51 +23726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23844,51 +23851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23932,51 +23939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24053,51 +24060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24480,281 +24487,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373074v1</w:t>
+                <w:t xml:space="preserve">insu-05373144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05373144v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05373074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t>
               </w:r>
@@ -25248,51 +25255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25888,51 +25895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF93F648"/>
+    <w:nsid w:val="11D45000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26119,51 +26126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-laggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032785917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7036-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.631368" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.193.03.fr.09-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864513v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02345020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4085-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1820-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Pedentchouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-423" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B Meador" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;nneke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.01.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frontasyeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marcisz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01303659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.03.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01105287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pochelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12296" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0945-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gou&#233;libo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9724-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00802331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour Abdelmalak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/07121111008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shekarifard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Seyed-Emami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000161" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Versteegh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.07.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00521762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0338-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457818v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9410-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A919F51A048FAC8C03E15051CBC77F1D00D6CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9433-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/839D039C034D6F5D6C6FB886C9DEDD2F38BD9103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estournel-Pelardy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.08.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.02.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00173352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Jean Robertson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Potts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321655v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gentzis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goodarzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Cheung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2008.01.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuesta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez-Ruiz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112584v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.03.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Karroum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-004-0033-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(03)00076-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00066-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos del R&#237;o" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuestad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Su&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00068-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00209-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00181-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091221v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Maman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00010-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFF4F01828E70516D13CFE2B582B1AC40B87D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00226.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139242v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Chernet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00138992v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00027-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F72D29B7BB1B092EC6B3457A42581266F1BAA03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(98)00048-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F180BB6DD7B3CE719425B466DB4B1F87B849AF08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142193v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mongenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desprairies" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0037-0738(95)00078-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ09GD31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Disnar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00051a010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J6HLBVJ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Prado" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00048a033" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SGS6J6L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riva" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Loreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(90)90112-D" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP5KTVDK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137268v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pittion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(88)90302-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-333T8MT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zoccatelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664678v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664667v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551955v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kolaczek" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664833v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551941v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B. Meador" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294635v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299246v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fossey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00582908v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick D&#233;fossez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.229" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970684v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156309v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tasev" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155009v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00100333v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089102v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084940v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101391v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101392v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084938v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090541v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090518v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fleury" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768611v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664741v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664606v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123645v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anto Aasa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Egorov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Filippov" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofrey Gabiri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08177-9_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895792v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322456v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603695v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01136932v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130840v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-laggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032785917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7036-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.631368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.193.03.fr.09-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864513v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02345020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4085-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1820-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Pedentchouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-423" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B Meador" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;nneke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.01.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frontasyeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marcisz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01303659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.03.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01105287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pochelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12296" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0945-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gou&#233;libo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9724-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00802331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shekarifard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Seyed-Emami" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour Abdelmalak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/07121111008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Versteegh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457818v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9410-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A919F51A048FAC8C03E15051CBC77F1D00D6CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.07.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00521762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0338-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estournel-Pelardy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9433-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/839D039C034D6F5D6C6FB886C9DEDD2F38BD9103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.02.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00173352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Jean Robertson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Potts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321655v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gentzis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goodarzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Cheung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2008.01.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuesta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez-Ruiz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112584v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.03.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Karroum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-004-0033-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(03)00076-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00066-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069296v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos del R&#237;o" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuestad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Su&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00068-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00209-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00181-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091221v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Maman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00010-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFF4F01828E70516D13CFE2B582B1AC40B87D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00226.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139242v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Chernet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00138992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00027-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F72D29B7BB1B092EC6B3457A42581266F1BAA03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(98)00048-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F180BB6DD7B3CE719425B466DB4B1F87B849AF08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142193v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mongenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desprairies" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0037-0738(95)00078-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ09GD31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Disnar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00051a010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J6HLBVJ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Prado" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00048a033" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SGS6J6L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riva" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Loreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(90)90112-D" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP5KTVDK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137268v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pittion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(88)90302-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-333T8MT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zoccatelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664678v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664667v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551955v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kolaczek" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664833v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551941v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B. Meador" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294635v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299246v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fossey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00582908v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick D&#233;fossez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.229" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970684v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156309v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tasev" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155009v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00100333v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084940v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101391v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101392v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084938v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090541v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090518v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fleury" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768611v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664741v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664606v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123645v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anto Aasa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Egorov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Filippov" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofrey Gabiri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08177-9_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895792v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322456v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603695v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01136932v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130840v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>