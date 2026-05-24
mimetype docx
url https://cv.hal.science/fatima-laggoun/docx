--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -476,429 +476,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05339929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web structure and energy flux dynamics, but not taxonomic richness, influence microbial ecosystem functions in a Sphagnum-dominated peatland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103532⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182721v1</w:t>
+                <w:t xml:space="preserve">hal-03881763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Ericoid shrub encroachment shifts aboveground–belowground linkages in three peatlands across Europe and Western Siberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+                <w:t xml:space="preserve">Marie‐laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (23), pp.6772-6793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881763v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericoid shrub encroachment shifts aboveground–belowground linkages in three peatlands across Europe and Western Siberia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Food web structure and energy flux dynamics, but not taxonomic richness, influence microbial ecosystem functions in a Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Toussaint</w:t>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (23), pp.6772-6793. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.103532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182720v1</w:t>
+                <w:t xml:space="preserve">insu-04182721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing methane emissions for northern peatlands in ORCHIDEE-PEAT revision 7020</w:t>
               </w:r>
@@ -1012,485 +1012,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03656303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+                <w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Benoît D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ponçot</w:t>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+                <w:t xml:space="preserve">insu-03098261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît D’angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leroy</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Léonard Bernard‐jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (5), </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03098261v1</w:t>
+                <w:t xml:space="preserve">hal-03253867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of Peatland CO2 and CH4 Fluxes to Experimental Warming and the Carbon Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.631368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253867v1</w:t>
+                <w:t xml:space="preserve">insu-03319779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,1098 +1495,1102 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03013568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Peatland CO2 and CH4 Fluxes to Experimental Warming and the Carbon Balance</w:t>
+                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.631368⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03319779v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03183855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03183855v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03319262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03319262v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
+                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.103622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02792793v1</w:t>
+                <w:t xml:space="preserve">insu-02977988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02977988v1</w:t>
+                <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of microorganisms in the carbon cycling of peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juanita Mora Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.193.03.fr.09-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02925859v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of microorganisms in the carbon cycling of peatlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanita Mora Gomez</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.193.03.fr.09-2020⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543830v1</w:t>
+                <w:t xml:space="preserve">insu-02918247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
+                <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02918247v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02792793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of C and N cycles to N fertilization in Sphagnum and Molinia-dominated peat mesocosms</w:t>
               </w:r>
@@ -2602,77 +2602,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.264-272. </w:t>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Climatic to Anthropogenic Drivers: A Multi-Proxy Reconstruction of Vegetation and Peatland Development in the French Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,77 +3004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3219,961 +3219,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02057277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjing Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.497 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">insu-01719357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-PEAT (revision 4596), a model for northern peatland CO$_2$ water, and energy fluxes on daily to annual scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-497-2018⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01719357v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01778100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+                <w:t xml:space="preserve">Nitrogen-rich organic soils under warm well-drained conditions are global nitrous oxide emission hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Parn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos T A Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leroy</w:t>
+                <w:t xml:space="preserve">Nancy B Dise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+                <w:t xml:space="preserve">Sami Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03540-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01778100v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01759495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-rich organic soils under warm well-drained conditions are global nitrous oxide emission hotspots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter decomposition in peatlands is promoted by mixed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03540-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.739-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-017-1820-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01759495v1</w:t>
+                <w:t xml:space="preserve">insu-01598365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter decomposition in peatlands is promoted by mixed plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-017-1820-3⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01598365v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04913773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+                <w:t xml:space="preserve">Impact of climate change on the ecology of the Kyambangunguru crater marsh in southwestern Tanzania during the Late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Pedentchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.100 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04913773v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the ecology of the Kyambangunguru crater marsh in southwestern Tanzania during the Late Holocene</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergonzini</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Pedentchouk</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Williamson</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 196, pp.100 - 117. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854054v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 and CH4 budgets and global warming potential modifications in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
               </w:r>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,77 +4293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production rates of bacterial tetraether lipids and fatty acids in peatland under varying oxygen concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis B Meador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Könneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,1047 +4689,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01440176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic- and natural sources of dust in peatland during the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ and laboratory non-additive litter mixture effect on C dynamics of Sphagnum rubellum and Molinia caerulea litters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fiałkiewicz-Kozieł</w:t>
+                <w:t xml:space="preserve">Fatima Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Smieja-Król</w:t>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frontasyeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Marcisz</w:t>
+                <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01424277v1</w:t>
+                <w:t xml:space="preserve">insu-01164205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and laboratory non-additive litter mixture effect on C dynamics of Sphagnum rubellum and Molinia caerulea litters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil temperature synchronisation improves representation of diel variability of ecosystem respiration in Sphagnum peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1178-3⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164205v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01303659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil temperature synchronisation improves representation of diel variability of ecosystem respiration in Sphagnum peatlands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Anthropogenic- and natural sources of dust in peatland during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiałkiewicz-Kozieł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smieja-Król</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frontasyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Moing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jégou</w:t>
+                <w:t xml:space="preserve">K. Marcisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 223, pp.95-102. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (38731), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep38731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01303659v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01424277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological dynamics and fire history of the last 1300years in western Siberia reconstructed from a high-resolution, ombrotrophic peat archive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Słowiński</w:t>
+                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Marcisz</w:t>
+                <w:t xml:space="preserve">Constant Signarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Zielińska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karolina Kaliszan</w:t>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (Article number: 16931), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01240109v1</w:t>
+                <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental warming differentially affects microbial structure and activity in two contrasted moisture sites in a Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Signarbieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.576 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240013v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01105287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental warming differentially affects microbial structure and activity in two contrasted moisture sites in a Sphagnum-dominated peatland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental warming interacts with soil moisture to discriminate plant responses in an ombrotrophic peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J.M. Robroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+                <w:t xml:space="preserve">Cédric Pochelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (5), pp.964-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01105287v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental warming interacts with soil moisture to discriminate plant responses in an ombrotrophic peatland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">Hydrological dynamics and fire history of the last 1300years in western Siberia reconstructed from a high-resolution, ombrotrophic peat archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Lamentowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Słowiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Marcisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J.M. Robroek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+                <w:t xml:space="preserve">Małgorzata Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pochelon</w:t>
+                <w:t xml:space="preserve">Karolina Kaliszan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (5), pp.964-974. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.312-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01163362v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect effects of experimental warming on dissolved organic carbon content in subsurface peat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bragazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1800-1805. </w:t>
@@ -5793,77 +5793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouélibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (2), pp.302-316. </w:t>
@@ -5901,90 +5901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6029,1410 +6029,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01057366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Above- and belowground linkages in Sphagnum peatland: climate warming affects plant-microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Geneviève Chiapuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00837683v1</w:t>
+                <w:t xml:space="preserve">insu-00766326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Can Rock-Eval pyrolysis assess the biogeochemical composition of organic matter during peatification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00812402v1</w:t>
+                <w:t xml:space="preserve">insu-00837683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term experimental microclimate warming on the abundance and distribution of branched GDGTs in a French peatland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 105, pp.294-315. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00802331v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00812402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above- and belowground linkages in Sphagnum peatland: climate warming affects plant-microbial interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Effects of a short-term experimental microclimate warming on the abundance and distribution of branched GDGTs in a French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Chiapuso</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Céline Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12075⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105, pp.294-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00766326v1</w:t>
+                <w:t xml:space="preserve">insu-00802331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal maturity of the Upper Triassic-Middle Jurassic Shemshak Group (Alborz Range, Northern Iran) based on organic petrography, geochemistry and basin modelling: implications for source rock evaluation and petroleum exploration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Shekarifard</w:t>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756811000161⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00420242v1</w:t>
+                <w:t xml:space="preserve">insu-00681971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new oil-window indicator? The magnetic assemblage of claystones from the Baffin Bay volcanic margin (Greenland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal maturity of the Upper Triassic-Middle Jurassic Shemshak Group (Alborz Range, Northern Iran) based on organic petrography, geochemistry and basin modelling: implications for source rock evaluation and petroleum exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shekarifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mansour Abdelmalak</w:t>
+                <w:t xml:space="preserve">Kazem Seyed-Emami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/07121111008⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00687471v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00420242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+                <w:t xml:space="preserve">A new oil-window indicator? The magnetic assemblage of claystones from the Baffin Bay volcanic margin (Greenland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mansour Abdelmalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1306/07121111008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681971v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00687471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter sources and decay assessment in a Sphagnum-dominated peatland (Le Forbonnet, Jura Mountains, France). Impact of moisture conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Graz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9410-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00592510v1</w:t>
+                <w:t xml:space="preserve">insu-00457818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliphatic and aromatic biomarkers from Carboniferous coal deposits at Dunbar (East Lothian, Scotland): Palaeobotanical and palaeoenvironmental significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+                <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.06.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.1302-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602822v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00592510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter sources and decay assessment in a Sphagnum-dominated peatland (Le Forbonnet, Jura Mountains, France). Impact of moisture conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aliphatic and aromatic biomarkers from Carboniferous coal deposits at Dunbar (East Lothian, Scotland): Palaeobotanical and palaeoenvironmental significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fernanda Romero-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vecoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Versteegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9410-0⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309, pp.309-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00457818v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of short-term ecosystem experimental warming on water-extractable organic matter in an ombrotrophic Sphagnum peatland (Le Forbonnet, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (9), pp.1016-1024. </w:t>
@@ -7483,64 +7483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ quantification of CH4 bubbling events from a peat soil using a new infrared laser spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,316 +7594,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00521762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramethylammonium hydroxide thermochemolysis for the analysis of cellulose and free carbohydrates in a peatbog</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Invasion of a Sphagnum-peatland by Betula spp and Molinia caerulea impacts organic matter biochemistry. Implication for carbon and nutrient cycling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Amblès</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9433-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00615435v1</w:t>
+                <w:t xml:space="preserve">insu-00419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of a Sphagnum-peatland by Betula spp and Molinia caerulea impacts organic matter biochemistry. Implication for carbon and nutrient cycling.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tetramethylammonium hydroxide thermochemolysis for the analysis of cellulose and free carbohydrates in a peatbog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Estournel-Pelardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9433-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (2), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00419696v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00615435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,103 +7993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and distribution of glycerol dialkyl glycerol tetraethers in a French peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (6), pp.559-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8136,77 +8136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative palynofacies analysis as a new tool to study transfers of fossil organic matter in recent terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8251,753 +8251,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00514909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR spectroscopy can predict organic matter quality in regenerating cutover peatlands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tourbières et leur rôle de stockage de carbone face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (2), pp.515-527</w:t>
+              <w:t xml:space="preserve">Zones Humides Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59-60, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00173352v1</w:t>
+                <w:t xml:space="preserve">insu-00321655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Coalbed methane producibility from the Mannville coals in Alberta, Canada: A comparison of two areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gentzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goodarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.K. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01436.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3-4), pp.237-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142062v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00258786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tourbières et leur rôle de stockage de carbone face aux changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cut-over peatland regeneration assessment using organic matter and microbial indicators (bacteria and testate amoebae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones Humides Info</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (2), pp.716-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01436.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00321655v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalbed methane producibility from the Mannville coals in Alberta, Canada: A comparison of two areas</w:t>
+                <w:t xml:space="preserve">FTIR spectroscopy can predict organic matter quality in regenerating cutover peatlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gentzis</w:t>
+                <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goodarzi</w:t>
+                <w:t xml:space="preserve">Stephen J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.K. Cheung</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A.H. Jean Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline M. Potts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.515-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00258786v1</w:t>
+                <w:t xml:space="preserve">insu-00173352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
+                <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Adriano Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Adelaide Mastandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (3-4), pp.265-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085520v1</w:t>
+                <w:t xml:space="preserve">insu-00170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of littoral chironomid community and organic matter to late glacial lake level and environmental changes at Lago dell'Accesa (Tuscany, Italy).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Guido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Mastandrea</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 255 (3-4), pp.265-283. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.525-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-007-9088-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170377v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dansgaard-Oeschger climatic variability revealed by fire emissions in southwestern Iberia</w:t>
               </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Loutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9111,702 +9111,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organic matter indicators in response to major environmental changes: the case of a formerly cutover peatbog (Le Russey, Jura Mountains, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">1D-NMR and 2D-NMR analysis of the thermal degradation products from vitrinites in relation to their natural hydrogen enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2006.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079740v1</w:t>
+                <w:t xml:space="preserve">hal-00084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Chemical-structural changes during the thermal treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, pp.2, 177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2006.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022633v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-NMR and 2D-NMR analysis of the thermal degradation products from vitrinites in relation to their natural hydrogen enrichment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventory of sedimentary organic matter in modern wetland (Marais Vernier, Normandy, France) as source-indicative tools to study Holocene alluvial deposits (Lower Seine Valley, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Iglesias</w:t>
+                <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Cuesta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">V. Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2006.02.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2005.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084413v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-structural changes during the thermal treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evolution of organic matter indicators in response to major environmental changes: the case of a formerly cutover peatbog (Le Russey, Jura Mountains, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2006.03.004⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1736-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112584v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of sedimentary organic matter in modern wetland (Marais Vernier, Normandy, France) as source-indicative tools to study Holocene alluvial deposits (Lower Seine Valley, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and climatic changes in the Jura mountains (eastern France) during the Lateglacial-Holocene transition: a multi-proxy record from Lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ogier</w:t>
+                <w:t xml:space="preserve">Pascale Benoit-Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mesnage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.5-6, 414-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2005.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022634v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential fatty acid analysis of a peat core covering the last two millennia (Tritrivakely lake, Madagascar): Diagenesis appraisal and consequences for palaeoenvironmental reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.10, 1391-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9866,64 +9866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khamli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,77 +9996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Karroum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85, pp.405-416</w:t>
@@ -10089,317 +10089,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erroneous coal maturity assessment caused by low temperature oxidation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Pluridisciplinary approach of the evolution of the agro-pastural activities in the surroundings of the &amp;quot; narse d'Espinasse &amp;quot; (French Massif Central, Puy de Dôme).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2003.10.007⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.2, 91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-004-0033-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067861v1</w:t>
+                <w:t xml:space="preserve">hal-00068287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Pluridisciplinary approach of the evolution of the agro-pastural activities in the surroundings of the &amp;quot; narse d'Espinasse &amp;quot; (French Massif Central, Puy de Dôme).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Erroneous coal maturity assessment caused by low temperature oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.2, 91-103. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-004-0033-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2003.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068287v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter characteristics of Cenomanian-Turonian source rocks: Implications for petroleum and gas exploration onshore Senegal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nzoussi - Mbassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20, pp.411-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10433,90 +10433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coking properties of perhydrous low-rank vitrains. Influence of pyrolysis conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buillit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10567,77 +10567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical-structural characterization of solvent and thermal extractable material from perhydrous vitrinites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Cuestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10710,77 +10710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of northern peatlands and biodiversity maintenance: a conflict between economy and ecology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Vasander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10822,90 +10822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the chemical structure of perhydrous coals. FTIR and Py-GC/MS investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suárez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10952,64 +10952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première contribution à l'étude des évolutions paléohydrologiques et à l'histoire des feux en Champagne berrichonne durant l'Holocène. Le cas du “Marais du Grand-Chaumet” (Indre, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des rivières et des lacs de Lascaux à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.101-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,90 +11034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of impregnation by hydrocarbons on coal structure during its thermal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58-59, pp.841-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11310,77 +11310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter sources and early diagenetic degradation in a tropical peaty marsh (Tritrivakely, Madagascar). Implications for environmental reconstruction during the Sub-Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11437,316 +11437,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional environment of a Kimmeridgian carbonate ‘black band' (Akkuyu Formation, south-western Turkey)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing carbonate and organic AMS- (super 14) C ages in Lake Abiyata sediments (Ethiopia); hydrochemistry and paleoenvironmental implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Elisabeth Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lichtfouse</w:t>
+                <w:t xml:space="preserve">Yves Travi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monod</w:t>
+                <w:t xml:space="preserve">Marc Massault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Chernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (3), pp.271-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139358v1</w:t>
+                <w:t xml:space="preserve">hal-00139242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing carbonate and organic AMS- (super 14) C ages in Lake Abiyata sediments (Ethiopia); hydrochemistry and paleoenvironmental implications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the increase in temperature on the evolution of the physical and chemical structure of vitrinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Travi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50, pp.117-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(99)00027-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139242v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and degradation mode of organic matter in Tritrivakely peaty marsh (Madagascar). Application to environmental reconstruction during the last 2300 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11774,522 +11769,527 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (1), pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the increase in temperature on the evolution of the physical and chemical structure of vitrinite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depositional environment of a Kimmeridgian carbonate ‘black band' (Akkuyu Formation, south-western Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jimenez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(99)00027-3⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (4), pp.589-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3091.1999.00226.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00138992v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la sédimentation lacustre d'un site de forêt d'altitude des Andes centrales (Bolivie); implications paléoclimatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of physical and chemical properties of vitrinites. Inferences on depositional and coalification controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150 (3-4), pp.197-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(98)00048-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142422v1</w:t>
+                <w:t xml:space="preserve">hal-00142208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of physical and chemical properties of vitrinites. Inferences on depositional and coalification controls</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de la sédimentation lacustre d'un site de forêt d'altitude des Andes centrales (Bolivie); implications paléoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mourguiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 169 (3), pp.395-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00142208v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements as palaeoenvironmental markers in strongly mature hydrocarbon source rocks: the Cretaceous La Luna Formation of Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mongenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desprairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 103 (1-2), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12335,103 +12335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédimentation organique lacustre en zone tropicale sud au cours des 36 000 dernières années (Lac Tritrivakely, Madagascar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321, pp.385-391</w:t>
@@ -12460,64 +12460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédimentation organique lacustre en zone tropicale au cours des 36 000 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12585,90 +12585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR Study of Pure Vitrains and Associated Coals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 9, pp.458-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12708,294 +12708,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 36 ka environmental record in the southern tropics : Lake Tritrivakely (Madgascar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Resinite on Huminite Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gasse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.G. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8, pp.1417-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef00048a033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122534v1</w:t>
+                <w:t xml:space="preserve">hal-00142476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Resinite on Huminite Properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 36 ka environmental record in the southern tropics : Lake Tritrivakely (Madgascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Prado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.1513-1519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142476v1</w:t>
+                <w:t xml:space="preserve">hal-00122534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some sedimentological and geochemical characters of the late Triassic Noto formation, source rock in the Ragusa basin (Sicily)</w:t>
               </w:r>
@@ -13166,51 +13166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pittion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13697,484 +13697,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Magnon</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462883v1</w:t>
+                <w:t xml:space="preserve">hal-03588179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588179v1</w:t>
+                <w:t xml:space="preserve">hal-03587945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587945v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -14212,103 +14212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -14340,289 +14340,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
+                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169772v1</w:t>
+                <w:t xml:space="preserve">insu-02166816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjing Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02166816v1</w:t>
+                <w:t xml:space="preserve">hal-03462970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14644,262 +14644,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjing Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t>
+              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462970v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhu Dan</w:t>
+                <w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463000v1</w:t>
+                <w:t xml:space="preserve">hal-03460418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14961,152 +14961,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03064833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+                <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460418v1</w:t>
+                <w:t xml:space="preserve">hal-03169772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t>
               </w:r>
@@ -15131,64 +15131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15239,51 +15239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15377,64 +15377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th YNHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. p38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15498,64 +15498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15580,90 +15580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth's skin observatories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15731,51 +15731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemilbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15824,1800 +15824,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of litter decomposition sensitivity to water content in non-additive litter mixture effect: theoretical demonstration and validation with a peatland litter experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leroy</w:t>
+                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Zoccatelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.12297</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552755v1</w:t>
+                <w:t xml:space="preserve">insu-01534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon balance modification in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leroy</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION A L'ÉTUDE DES PROPRIETES DE RETENTION EN EAU DES MATERIAUX TOURBEUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Les 41èmes Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, St Michel l'Observatoire, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664678v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02081341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION A L'ÉTUDE DES PROPRIETES DE RETENTION EN EAU DES MATERIAUX TOURBEUX</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 41èmes Journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, St Michel l'Observatoire, France. 6 p</w:t>
+              <w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02081341v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01664725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon balance modifications in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t>
+              <w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conferences "Carbon Balance Western Siberian Mires in the Context of Climate Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664725v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01664667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon balance modifications in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conferences "Carbon Balance Western Siberian Mires in the Context of Climate Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk Russia</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664667v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01897374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR: the French network of Critical Zone Observatories: principles and scientific objectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+                <w:t xml:space="preserve">Role of litter decomposition sensitivity to water content in non-additive litter mixture effect: theoretical demonstration and validation with a peatland litter experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renata Zoccatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-5410-4</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.12297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534220v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon balance modification in Sphagnum-dominated peat mesocosms invaded by Molinia caerulea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01897374v1</w:t>
+                <w:t xml:space="preserve">insu-01664678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vascular plants (Molinia caerulea) invasion on CO2 and CH4 emissions in Sphagnum-dominated peatlands: a mesocosm experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaole Yin</w:t>
+                <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Belot</w:t>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTECOL International Wetlands Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Changshu, China</w:t>
+              <w:t xml:space="preserve">15th International Peat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01664784v1</w:t>
+                <w:t xml:space="preserve">insu-01384716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does the study of swamp ecological transition(s) tell us about past climatic conditions in East Africa?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Pedentchouk</w:t>
+                <w:t xml:space="preserve">Changes in carbon dioxide and methane fluxes in Sphagnum peat mesocosms invaded by vascular plants (Molinia caerulea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Anquetil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Kolaczek</w:t>
+                <w:t xml:space="preserve">Guillaume Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Sfécologie - 2016 International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551955v1</w:t>
+                <w:t xml:space="preserve">insu-01664833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon dioxide and methane fluxes in Sphagnum peat mesocosms invaded by vascular plants (Molinia caerulea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Belot</w:t>
+                <w:t xml:space="preserve">The preferential growth of branched GDGT source microorganisms under aerobic conditions in peat revealed by stable isotope probing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis B. Meador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Könneke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie - 2016 International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01664833v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental climate warming on C sink function in a temperate peatland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water retention property of peat materials, analysis of peat properties and water retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Peat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">Les 13èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01384716v1</w:t>
+                <w:t xml:space="preserve">insu-02081310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preferential growth of branched GDGT source microorganisms under aerobic conditions in peat revealed by stable isotope probing experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551941v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01381659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention property of peat materials, analysis of peat properties and water retention</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What does the study of swamp ecological transition(s) tell us about past climatic conditions in East Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Pedentchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kolaczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 13èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Louvain-La-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02081310v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Effect of vascular plants (Molinia caerulea) invasion on CO2 and CH4 emissions in Sphagnum-dominated peatlands: a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaole Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">INTECOL International Wetlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Changshu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01381659v1</w:t>
+                <w:t xml:space="preserve">insu-01664784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17659,103 +17659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-proxy record of past environmental changes from a tropical peatland (Kyambangunguru, Tanzania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Pedentchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -17784,103 +17784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Temperature Synchronisation improves representation of diel variability of Ecosystem Respiration in Sphagnum-Peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.Communication Orale</w:t>
@@ -17935,64 +17935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18028,467 +18028,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of branched GDGTs and testate amoebae for the reconstruction of past climate change in a French peatland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of mixed Sphagnum rubellum – Molinia caerulea on litter decomposition through the 3D fluorescence analysis of Water Extractable Organic Matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">WOMS 2013 (International Workshop on Organic Matter Spectroscopy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, La Garde, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00839567v1</w:t>
+                <w:t xml:space="preserve">insu-01168271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of mixed Sphagnum rubellum – Molinia caerulea on litter decomposition through the 3D fluorescence analysis of Water Extractable Organic Matter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOMS 2013 (International Workshop on Organic Matter Spectroscopy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, La Garde, France. 1 page</w:t>
+              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01168271v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00866043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Combination of branched GDGTs and testate amoebae for the reconstruction of past climate change in a French peatland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00866043v1</w:t>
+                <w:t xml:space="preserve">insu-00839567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental climate warming in a French peatland: impact on the abundance and distribution of branched GDGTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18565,51 +18565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Greenhouse Gas Control Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. pp.3147-3154, </w:t>
@@ -18647,51 +18647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new portable infrared laser spectrometer for field measurements of N2O and CH4 emissions at the air / land interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18699,51 +18699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -18824,51 +18824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bonijoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Greenhouse Gas Control Technologies (GHGT 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands</w:t>
@@ -18897,77 +18897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of experimental warming on Carbon sink function of a temperate pristine mire : The project PEATWARM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19022,51 +19022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatlands and Climate Change : Carbon Sink or Source ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th Annual TSOP Meeting with ICCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19085,277 +19085,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01895887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">How to assess cutover Peatland regeneration with combined organic matter indicators ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Peat Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448378v1</w:t>
+                <w:t xml:space="preserve">insu-00325479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess cutover Peatland regeneration with combined organic matter indicators ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effects of experimental warming on carbon sink function of a temperate pristine mire : the PEATWARM project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland. pp.394-397</w:t>
+              <w:t xml:space="preserve">International Peat Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00325479v1</w:t>
+                <w:t xml:space="preserve">hal-00448378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of coal from the Mariovo basin, Macedonia – Insights from organic geochemical and sulphur isotopic data</w:t>
               </w:r>
@@ -19380,51 +19380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19466,103 +19466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peat-Forming plant specific biomarkers as indicators of paleoenvironmental changes in Sphagnum-dominated peatlands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gattinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
@@ -19643,51 +19643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Widory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Exploration and Research : Digging Deeper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dublin, Germany. 4 p</w:t>
@@ -19710,450 +19710,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00155009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique enregistre-t-elle les perturbations anthropiques passées ? Le cas d'une tourbière anciennement exploitée.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bulk composition control on insoluble reservoir bitumen formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Matières organiques en France : Etat de l'art et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">18th British Organic Geochemistry Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089102v1</w:t>
+                <w:t xml:space="preserve">hal-00100333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitutions paléolimnologiques et paléoclimatiques à partir de l'étude des assemblages de Chironomidae (Insecta : Diptera) subfossiles et de la matière organique sédimentaire de la séquence tardiglaciaire du Lago dell'Accesa (Toscane, Italie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internatioanl Q5 – CNF-INQUA-AFEQ “Le Quaternaire, limites et spécificités”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk composition control on insoluble reservoir bitumen formation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La matière organique enregistre-t-elle les perturbations anthropiques passées ? Le cas d'une tourbière anciennement exploitée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th British Organic Geochemistry Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Milton Keynes, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les Matières organiques en France : Etat de l'art et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100333v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (RECIPE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka R.E. Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John L. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Wetland Scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bangor, United Kingdom</w:t>
@@ -20176,1589 +20176,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of sedimentary organic matter in the Calcare di Base: index of biotic genesis and paleoenvironmental conditions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Micromorphological and (bio)chemical organic matter changes in a formerly cutover peat bog : Le Russey, Jura Mountains, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franco Russo</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoItalia 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Spoleto, Italy</w:t>
+              <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090543v1</w:t>
+                <w:t xml:space="preserve">hal-00085068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential fatty acid analysis of a peat core covering the last two millennia (Tritrivakely lake, Madagascar): diagenesis appraisal and consequences for palaeoenvironmental reconstruction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Formation and thermal evolution of insoluble reservoir bitumen in Angolan carbonate reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Yves Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084940v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphological and (bio)chemical organic matter changes in a formerly cutover peat bog : Le Russey, Jura Mountains, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Presence of sedimentary organic matter in the Calcare di Base: index of biotic genesis and paleoenvironmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mastandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">GeoItalia 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Spoleto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085068v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and thermal evolution of insoluble reservoir bitumen in Angolan carbonate reservoirs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sequential fatty acid analysis of a peat core covering the last two millennia (Tritrivakely lake, Madagascar): diagenesis appraisal and consequences for palaeoenvironmental reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Stefanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Meeting Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085514v1</w:t>
+                <w:t xml:space="preserve">hal-00084940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR and 2DNMR analysis of the degradation thermal products of vitrinites in relation to natural hydrogen enrichment and its implications.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biochemical characteristics of peat organic matter and distribution of testate amoebae patterns in two naturally regenerating cutover Sphagnum peatlands of the Jura Mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
+              <w:t xml:space="preserve">12th International Peat Congress "Wise Use of Peatlands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101391v1</w:t>
+                <w:t xml:space="preserve">hal-00084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (EU Project RECIPE)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical-structural changes during treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th INTECOL International, Wetlands Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090538v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characteristics of peat organic matter and distribution of testate amoebae patterns in two naturally regenerating cutover Sphagnum peatlands of the Jura Mountains.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Comont</w:t>
+                <w:t xml:space="preserve">Biotic and abiotic responses to rapid climatic changes in the Jura mountains (eastern France): a multidisciplinary study of the Lateglacial from lake Lautrey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aalbersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Peat Congress "Wise Use of Peatlands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084946v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-structural changes during treatment of hydrogen-rich vitrinites caused by the presence of terpene-type resin.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pichevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
+              <w:t xml:space="preserve">EAGE 66th Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101392v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic and abiotic responses to rapid climatic changes in the Jura mountains (eastern France): a multidisciplinary study of the Lateglacial from lake Lautrey.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origine et devenir de la matière organique dans une tourbière anciennement exploitée : Le Russey, Jura français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLEN, IPC 2004. International Palynological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Association Française de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480522v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent sedimentation of organic matter along the SE Atlantic Margin : A key for understanding deep offshore petroleum source rocks.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic and sociological approaches of french peatlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pichevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+                <w:t xml:space="preserve">Carine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 66th Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. 6p</w:t>
+              <w:t xml:space="preserve">12th International Peat Congress: Wise Use of Peatlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084974v2</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et devenir de la matière organique dans une tourbière anciennement exploitée : Le Russey, Jura français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compositional dependence of pyrobitumen formation in petroleum reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Française de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084938v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and sociological approaches of french peatlands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling commercial exploitation of peat with biodiversity in peatland ecosystems (EU Project RECIPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Maitre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Epron</w:t>
+                <w:t xml:space="preserve">Jean Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Peat Congress: Wise Use of Peatlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">7th INTECOL International, Wetlands Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090535v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional dependence of pyrobitumen formation in petroleum reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">NMR and 2DNMR analysis of the degradation thermal products of vitrinites in relation to natural hydrogen enrichment and its implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Analytical &amp; Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">, 2004, Alicante, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090541v1</w:t>
+                <w:t xml:space="preserve">hal-00101391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic characterization of sedimentary organic matter: study of current wetland deposits (Marais Vernier, Normandy, France) and application to Holocene fluvio-palustrine deposits (Seine Valley).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Opatija, Croatia. pp.191</w:t>
@@ -21787,103 +21787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière organique : marqueur d'impacts anthropiques. le cas d'une tourbière exploitée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de l'Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22091,51 +22091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunjin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22193,277 +22193,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04148990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462938v1</w:t>
+                <w:t xml:space="preserve">hal-03460409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460409v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t>
               </w:r>
@@ -22475,64 +22475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22738,64 +22738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
@@ -22824,103 +22824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-16267, 2018</w:t>
@@ -22949,90 +22949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: the French Critical Zone initiative: connecting the Earth’s skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23087,77 +23087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR: The French Critical Zone initiative: connecting the Earth's skin observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23238,64 +23238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23346,77 +23346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23454,77 +23454,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23575,90 +23575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Bernard-Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t>
@@ -23687,103 +23687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
@@ -23812,103 +23812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît D’angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23926,103 +23926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24047,103 +24047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24379,90 +24379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24519,64 +24519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24672,51 +24672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24868,565 +24868,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+                <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373216v1</w:t>
+                <w:t xml:space="preserve">insu-05373283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+                <w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie da Silva Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373283v1</w:t>
+                <w:t xml:space="preserve">insu-05373198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table depth dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3763766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Jean Francez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie da Silva Machado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">insu-05373198v1</w:t>
+                <w:t xml:space="preserve">insu-05373216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito : L'Azuré La revue des gestionnaires des milieux naturels remarquables de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25476,51 +25476,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la diagenèse organique des séries paleozoiques du bassin de Sbaa (Algérie). Approche géochimique et pétrologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université d'Orléans, 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25579,51 +25579,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dynamique des tourbières Impact de l'anthropisation et du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université d'Orléans, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25673,51 +25673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station expérimentale de Mukhrino Field Station : manipulation du niveau de la nappe d'eau par le réhaussement ( WTD = - 10 cm) et le rabaissement ( WTD = + 10 cm ) du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Khanty-Mansiysk (Sibérie), Russia. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -25739,51 +25739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station météorologique la Guette (Neuvy sur Barangeon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Neuvy sur Barangeon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -25895,51 +25895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D45000"/>
+    <w:nsid w:val="C3FEE14D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26126,51 +26126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-laggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032785917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7036-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182720v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.631368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.193.03.fr.09-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864513v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02345020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4085-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1820-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Pedentchouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-423" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B Meador" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;nneke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.01.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frontasyeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marcisz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01303659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.03.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01105287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pochelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12296" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0945-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gou&#233;libo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9724-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00802331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420242v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shekarifard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Seyed-Emami" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour Abdelmalak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/07121111008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecoli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Versteegh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457818v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9410-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A919F51A048FAC8C03E15051CBC77F1D00D6CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.07.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00521762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0338-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estournel-Pelardy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.08.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419696v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9433-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/839D039C034D6F5D6C6FB886C9DEDD2F38BD9103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.02.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00173352v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Jean Robertson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Potts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321655v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gentzis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goodarzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Cheung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2008.01.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuesta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez-Ruiz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112584v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.03.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Karroum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068287v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-004-0033-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(03)00076-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00066-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069296v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos del R&#237;o" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuestad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Su&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00068-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00209-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00181-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091221v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Maman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00010-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFF4F01828E70516D13CFE2B582B1AC40B87D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00226.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139242v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Chernet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00138992v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00027-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F72D29B7BB1B092EC6B3457A42581266F1BAA03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142208v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(98)00048-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F180BB6DD7B3CE719425B466DB4B1F87B849AF08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142193v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mongenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desprairies" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0037-0738(95)00078-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ09GD31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Disnar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00051a010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J6HLBVJ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Prado" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00048a033" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SGS6J6L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riva" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Loreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(90)90112-D" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP5KTVDK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137268v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pittion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(88)90302-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-333T8MT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zoccatelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664678v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664667v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664784v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551955v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kolaczek" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664833v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551941v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B. Meador" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294635v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299246v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fossey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00582908v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick D&#233;fossez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.229" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970684v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156309v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tasev" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155009v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089102v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00100333v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084940v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101391v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101392v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084938v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090541v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090518v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fleury" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768611v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664741v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664606v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123645v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anto Aasa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Egorov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Filippov" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofrey Gabiri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08177-9_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895792v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322456v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603695v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01136932v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130840v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatima-laggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032785917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7036-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-2813-2022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.631368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.193.03.fr.09-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01864513v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02345020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-4085-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02415346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Lamentowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat2040038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-497-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01759495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Parn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos T A Verhoeven" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B Dise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ullah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03540-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1820-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Pedentchouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2017-423" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01438807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B Meador" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;nneke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichao Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01474123v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naafs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Inglis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amesbury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.01.038" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01440176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.01.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01303659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.03.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01424277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fia&#322;kiewicz-Kozie&#322;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smieja-Kr&#243;l" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frontasyeva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marcisz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38731" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01105287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.095" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Robroek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pochelon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12296" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Marcisz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kaliszan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0945-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gou&#233;libo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9724-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00766326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapuso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA42348674110D881FDDC97E34C24A1175E2CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00837683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.06.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00802331v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shekarifard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Seyed-Emami" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mansour Abdelmalak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/07121111008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9410-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A919F51A048FAC8C03E15051CBC77F1D00D6CA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fernanda Romero-Sarmiento" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecoli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Versteegh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.06.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.07.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00521762v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0338-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00419696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9433-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/839D039C034D6F5D6C6FB886C9DEDD2F38BD9103/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Estournel-Pelardy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.08.004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2010.02.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00514909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2010.08.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Muller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gentzis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goodarzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Cheung" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2008.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142062v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01436.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00173352v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka R.E. Artz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Chapman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Jean Robertson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Potts" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-007-9088-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084413v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Iglesias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuesta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez-Ruiz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112584v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.03.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022634v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ogier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2005.08.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079740v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.08.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aalbersberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benoit-Ruffaldi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.02.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Stefanova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bourdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023487v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nzoussi - Mbassani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khamli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Karroum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-004-0033-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067861v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2003.10.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(03)00076-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00066-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069296v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos del R&#237;o" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Cuestad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Su&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00068-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chapman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Vasander" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00209-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00181-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115104v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nederlof" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debarre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00190-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28701FB68A0F55C934C933D4C28B33A1FF7EC83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091221v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Maman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00010-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DFF4F01828E70516D13CFE2B582B1AC40B87D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139242v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Chernet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00138992v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jimenez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00027-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F72D29B7BB1B092EC6B3457A42581266F1BAA03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139365v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00226.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142208v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(98)00048-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F180BB6DD7B3CE719425B466DB4B1F87B849AF08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourguiart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142193v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mongenot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desprairies" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0037-0738(95)00078-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ09GD31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04236348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Disnar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00051a010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J6HLBVJ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142476v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Prado" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef00048a033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SGS6J6L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brosse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riva" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Loreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(90)90112-D" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP5KTVDK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137268v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pittion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0146-6380(88)90302-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-333T8MT1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810458v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Jallais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9645" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552810v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534220v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaillardet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664667v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552755v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zoccatelli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664678v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384716v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664833v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551941v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis B. Meador" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551955v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kolaczek" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664784v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294635v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299246v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168271v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839567v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01292292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fossey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00582908v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick D&#233;fossez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.229" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839562v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970684v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321910v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895887v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448378v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156309v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deschamps" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tasev" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155009v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00100333v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480518v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089102v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090548v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Campbell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085068v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084940v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084946v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Warner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101392v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480522v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084974v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanke" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084938v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090535v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maitre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090541v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combe" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101391v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089070v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090518v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fleury" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04148990v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjin Qiu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12374" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768611v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572055v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608274v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hankard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664741v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664606v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123645v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan P&#228;rn" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anto Aasa" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Egorov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Filippov" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geofrey Gabiri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08177-9_7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373271v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763766" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01895792v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00322456v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00603695v2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01136932v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130840v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>