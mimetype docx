--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1229,430 +1229,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry-relatedness, geographic proximity and strategic decisions of corporate and independent venture capital-backed companies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to the Corporate Investors’ Complementary Resources: A Leverage for Innovation in Biotech Venture Capital-Backed Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00472778.2022.2108432⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.121374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550031v1</w:t>
+                <w:t xml:space="preserve">hal-03452330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon performance and firm value of the World's most sustainable companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">Industry-relatedness, geographic proximity and strategic decisions of corporate and independent venture capital-backed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (2), pp.966-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2022.2108432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763998v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of dynamic ambidexterity on the performance of organizations: evidence from corporate venture capital investing in North America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon performance and firm value of the World's most sustainable companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 200, pp.991-1009. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.106002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768273v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to the Corporate Investors’ Complementary Resources: A Leverage for Innovation in Biotech Venture Capital-Backed Companies</w:t>
+                <w:t xml:space="preserve">The impact of dynamic ambidexterity on the performance of organizations: evidence from corporate venture capital investing in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.121374. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.991-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452330v1</w:t>
+                <w:t xml:space="preserve">hal-03768273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Corporate Investors' Complementary Resources: A Leverage for Innovation in Biotech Venture Capital-Backed Companies</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.121374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448983v1</w:t>
@@ -1932,217 +1932,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing innovation output of corporate and independent venture capital backed companies through strategic syndication investor choice</w:t>
+                <w:t xml:space="preserve">The Role of Corporate Venture Capital Investments in Reducing Greenhouse Gas Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joakim Zebulon Börrén Dias</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 2023 Annual Meeting of Academy of Behavioral Finance &amp; Economics (ABF&amp;E) and Academy of Entrepreneurial Finance (AEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Los angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148956v1</w:t>
+                <w:t xml:space="preserve">hal-04225685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Corporate Venture Capital Investments in Reducing Greenhouse Gas Emissions</w:t>
+                <w:t xml:space="preserve">Optimizing innovation output of corporate and independent venture capital backed companies through strategic syndication investor choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Zebulon Börrén Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2023 Annual Meeting of Academy of Behavioral Finance &amp; Economics (ABF&amp;E) and Academy of Entrepreneurial Finance (AEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Los angeles, United States</w:t>
+              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225685v1</w:t>
+                <w:t xml:space="preserve">hal-04148956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent Firm – Baby Venture Relationship in the Corporate Venture Capital Activity: Firm Structure and Environment as Contingencies</w:t>
               </w:r>
@@ -2502,109 +2502,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Syndicates: Evidence from Venture Capital Investments in the United States</w:t>
+                <w:t xml:space="preserve">Corporate investors’ financial performance: does dynamic ambidexterity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">FEM-2021 : 2nd Financial Economics Meeting : Crisis Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; Cergy Paris University, Jul 2021, Paris (Hybrid format), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884617v1</w:t>
+                <w:t xml:space="preserve">hal-03372591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Venture Capitalists differ in Nurturing Innovation? Evidence from venture-backed biotech companies</w:t>
               </w:r>
@@ -2666,146 +2679,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venture capital activities under uncertainty: US and UK investors behavior</w:t>
+                <w:t xml:space="preserve">The Power of Syndicates: Evidence from Venture Capital Investments in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souad Brinette</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM-2021 : 2nd Financial Economics Meeting : Crisis Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; Cergy Paris University, Jul 2021, Paris (Hybrid format), France</w:t>
+              <w:t xml:space="preserve">AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372592v1</w:t>
+                <w:t xml:space="preserve">hal-03884617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate investors’ financial performance: does dynamic ambidexterity matter?</w:t>
+                <w:t xml:space="preserve">Venture capital activities under uncertainty: US and UK investors behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Khemiri</w:t>
@@ -2832,51 +2832,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEM-2021 : 2nd Financial Economics Meeting : Crisis Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; Cergy Paris University, Jul 2021, Paris (Hybrid format), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372591v1</w:t>
+                <w:t xml:space="preserve">hal-03372592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE IMPACT OF THE ABILITY TO LEVERAGE INVESTORS’ COMPLEMENTARY RESOURCES ON ENTREPRENEURIAL COMPANY’S INNOVATION OUTPUT: EVIDENCE FROM BIOTECH CORPORATE VENTURE CAPITAL-BACKED COMPANIES</w:t>
               </w:r>
@@ -2938,273 +2938,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate venture capital as a strategy to harvest innovation</w:t>
+                <w:t xml:space="preserve">Corporate Venture Capital as a Strategy for Knowledge Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Academy of International Business (AIB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789416v1</w:t>
+                <w:t xml:space="preserve">hal-02047774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paradox of Ambidexterity and its Implications on the Performance and Innovation: Evidence from the Corporate Venture Capital</w:t>
+                <w:t xml:space="preserve">Corporate venture capital as a strategy to harvest innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046652v1</w:t>
+                <w:t xml:space="preserve">hal-01789416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Venture Capital as a Strategy for Knowledge Transfer</w:t>
+                <w:t xml:space="preserve">The Paradox of Ambidexterity and its Implications on the Performance and Innovation: Evidence from the Corporate Venture Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of International Business (AIB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Mineapolis, United States</w:t>
+              <w:t xml:space="preserve">RENT XXXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047774v1</w:t>
+                <w:t xml:space="preserve">hal-02046652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Fit, Knowledge Transfer, Performance: The Corporate Venture Capital</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Zebulon B&#246;rr&#233;n Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Alolah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Miguel de Oliveira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70449" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Grego de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04962-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01144-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-09-2022-0183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2022.2108432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03763998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Middendorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benkraiem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scherbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Zebulon B&#246;rr&#233;n Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Alolah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Miguel de Oliveira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70449" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Grego de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04962-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01144-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-09-2022-0183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2022.2108432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03763998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Middendorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benkraiem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scherbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>