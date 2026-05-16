--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -199,51 +199,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Zebulon Börrén Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.1530-1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijfe.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -913,343 +913,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04711340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ou exploitation : comment investir de manière pertinente en capital-risque industriel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Brinette</w:t>
+                <w:t xml:space="preserve">The effects of environmental performance and green innovation on corporate venture capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252300v1</w:t>
+                <w:t xml:space="preserve">halshs-04711337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of environmental performance and green innovation on corporate venture capital</w:t>
+                <w:t xml:space="preserve">The role of corporate venture capitalists in supporting the growth of their backed start-ups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Lelong</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (5), pp.672-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EBR-09-2022-0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04711337v1</w:t>
+                <w:t xml:space="preserve">hal-04369196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of corporate venture capitalists in supporting the growth of their backed start-ups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duarte Gonçalves</w:t>
+                <w:t xml:space="preserve">Innovation ou exploitation : comment investir de manière pertinente en capital-risque industriel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Brinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EBR-09-2022-0183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369196v1</w:t>
+                <w:t xml:space="preserve">hal-04252300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to the Corporate Investors’ Complementary Resources: A Leverage for Innovation in Biotech Venture Capital-Backed Companies</w:t>
               </w:r>
@@ -1320,235 +1320,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industry-relatedness, geographic proximity and strategic decisions of corporate and independent venture capital-backed companies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon performance and firm value of the World's most sustainable companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
+                <w:t xml:space="preserve">Faten Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00472778.2022.2108432⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.106002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550031v1</w:t>
+                <w:t xml:space="preserve">hal-03763998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon performance and firm value of the World's most sustainable companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+                <w:t xml:space="preserve">Industry-relatedness, geographic proximity and strategic decisions of corporate and independent venture capital-backed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assil Guizani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 116, pp.106002. </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (2), pp.966-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2022.2108432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763998v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of dynamic ambidexterity on the performance of organizations: evidence from corporate venture capital investing in North America</w:t>
               </w:r>
@@ -2122,217 +2122,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent Firm – Baby Venture Relationship in the Corporate Venture Capital Activity: Firm Structure and Environment as Contingencies</w:t>
+                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benkraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EFMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884598v1</w:t>
+                <w:t xml:space="preserve">hal-03884544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the path to net-zero: The effect of greenhouse gas emissions and green innovation on corporate investors’ financial performance</w:t>
+                <w:t xml:space="preserve">Parent Firm – Baby Venture Relationship in the Corporate Venture Capital Activity: Firm Structure and Environment as Contingencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Shuwaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884544v1</w:t>
+                <w:t xml:space="preserve">hal-03884598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Venture Capital Activity: Firm Structure and Environment as Contingencies</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Zebulon B&#246;rr&#233;n Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Alolah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Miguel de Oliveira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70449" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Grego de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04962-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01144-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-09-2022-0183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2022.2108432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03763998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Middendorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benkraiem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scherbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Shuwaikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Khemiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Brinette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Zebulon B&#246;rr&#233;n Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.70003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Alolah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102632" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05493977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Miguel de Oliveira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70449" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Grego de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04962-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benkraiem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01144-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107860" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04369196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EBR-09-2022-0183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03763998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Lakhal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guizani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2022.2108432" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Middendorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Benkraiem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scherbaum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>