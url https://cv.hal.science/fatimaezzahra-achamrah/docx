--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -470,365 +470,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t>
+                <w:t xml:space="preserve">Bi-level programming for modelling inventory sharing in decentralized supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evren Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Limbourg</w:t>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668656v1</w:t>
+                <w:t xml:space="preserve">hal-03668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level programming for modelling inventory sharing in decentralized supply chains</w:t>
+                <w:t xml:space="preserve">A matheuristic for solving inventory sharing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Di Martinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
+                <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62, pp.517-524. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.105605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668655v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic for solving inventory sharing problems</w:t>
+                <w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Di Martinelly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.105605. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413472v1</w:t>
+                <w:t xml:space="preserve">hal-03668656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spare Parts Inventory Routing Problem with Transshipment and Substitutions Under Stochastic Demands</w:t>
               </w:r>
@@ -840,51 +840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,51 +944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,51 +1149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating logistics operations for sustainable last-mile deliveries with a consolidation-based assignment heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,51 +1675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5F37813"/>
+    <w:nsid w:val="54AFDB07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +1906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatimaezzahra-achamrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9918-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105605" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1987549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Baiwir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04010781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatimaezzahra-achamrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9918-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1987549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Baiwir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04010781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>