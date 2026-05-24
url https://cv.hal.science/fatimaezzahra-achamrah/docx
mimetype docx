--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9918-4820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wqixV4sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -150,887 +171,1017 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-descent-based framework for solving a stochastic two-echelon delivery problem with cargo-bikes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maintenance optimization in multi-component production systems: A stochastic degradation-aware evolutionary reinforcement learning framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Bahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reda Lemnaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Makboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2024.103677⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.112822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2026.112822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660747v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A gradient-descent-based framework for solving a stochastic two-echelon delivery problem with cargo-bikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.103677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2024.103677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267157v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective reinforcement learning-based framework for solving selective maintenance problems in reconfigurable cyber-physical manufacturing systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A dynamic and reactive routing protocol for the physical internet network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Attajer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Lafkihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2240433⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2274340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171570v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level programming for modelling inventory sharing in decentralized supply chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-objective reinforcement learning-based framework for solving selective maintenance problems in reconfigurable cyber-physical manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Attajer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.064⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2240433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668655v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic for solving inventory sharing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bi-level programming for modelling inventory sharing in decentralized supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Limbourg</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Aghezzaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.02.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413472v1</w:t>
+                <w:t xml:space="preserve">hal-03668655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A matheuristic for solving inventory sharing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Di Martinelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.105605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668656v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spare Parts Inventory Routing Problem with Transshipment and Substitutions Under Stochastic Demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Artificial-Immune-System-Based Algorithm Enhanced with Deep Reinforcement Learning for Solving Returnable Transport Item Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.08.029⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.5805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14105805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327607v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spare Parts Inventory Routing Problem with Transshipment and Substitutions Under Stochastic Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Limbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solving inventory routing with transshipment and substitution under dynamic and stochastic demands using genetic algorithm and deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2021.1987549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1040,457 +1191,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing and network-slicing-based protocols for the Physical Internet network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Lafkihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Physical Internet Conference (IPIC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALICE Alliance for Logistics Innovation through Collaboration in Europe, Jun 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating logistics operations for sustainable last-mile deliveries with a consolidation-based assignment heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Limbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Baiwir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the International Federation of Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration Mechanism for Shared Returnable Transport Items in Closed Loop Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Operations Research and Enterprise Systems, ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009162402470254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returnable Transport Items Management: A New Approach to Sidestep Shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Darmoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference IEEE on Advanced Logistics and Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1500,114 +1651,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and solving complex vehicle routing problems with integrated management of shared inventories in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Paris-Saclay, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPAST063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04010781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1675,51 +1826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54AFDB07"/>
+    <w:nsid w:val="12A7A2EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1906,51 +2057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatimaezzahra-achamrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9918-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.08.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1987549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Baiwir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04010781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatimaezzahra-achamrah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9918-4820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wqixV4sAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05625261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Bahou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Lemnaouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Krimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Makboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2026.112822" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2274340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Aghezzaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.02.064" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Di Martinelly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Limbourg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105805" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.08.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1987549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Baiwir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009162402470254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04010781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>