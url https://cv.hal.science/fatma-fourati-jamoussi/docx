--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -270,161 +270,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding climate engagement and open recognition in European higher education: A mixed-methods study across four countries</w:t>
+                <w:t xml:space="preserve">Operationalizing the European sustainability competence framework: Development and validation of learning outcomes for GreenComp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
+                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Burcke-Couchy</w:t>
+                <w:t xml:space="preserve">Alice Annelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+                <w:t xml:space="preserve">Chrysanthi Charatsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19909.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.20927.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415331v1</w:t>
+                <w:t xml:space="preserve">hal-05415328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinventing French Agriculture: The Era of Farmers 4.0, Technological Innovation and Sustainability</w:t>
               </w:r>
@@ -512,693 +512,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital credentials for environmental competencies: A review of open recognition systems in climate education</w:t>
+                <w:t xml:space="preserve">Understanding climate engagement and open recognition in European higher education: A mixed-methods study across four countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dileyni Diaz-De-Oleo</w:t>
+                <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Couchy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kimberley Burcke-Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.20048.1⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19909.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420417v1</w:t>
+                <w:t xml:space="preserve">hal-05415331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing the European sustainability competence framework: Development and validation of learning outcomes for GreenComp</w:t>
+                <w:t xml:space="preserve">Digital credentials for environmental competencies: A review of open recognition systems in climate education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dileyni Diaz-De-Oleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrysanthi Charatsari</w:t>
+                <w:t xml:space="preserve">Kimberley Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.20927.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.20048.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415328v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospects For The Transfer Of Innovation In The Rural World – The Case Of The Innovation Platform “Champs d'Innovation” In Normandy Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+                <w:t xml:space="preserve">Fatma Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61225/rjrs.2023.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010330v1</w:t>
+                <w:t xml:space="preserve">hal-04148958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295987v1</w:t>
+                <w:t xml:space="preserve">hal-04010330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects For The Transfer Of Innovation In The Rural World – The Case Of The Innovation Platform “Champs d'Innovation” In Normandy Region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Fourati</w:t>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.83-108. </w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61225/rjrs.2023.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148958v1</w:t>
+                <w:t xml:space="preserve">hal-04295987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,161 +1239,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t>
+                <w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255971v1</w:t>
+                <w:t xml:space="preserve">hal-03250651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,200 +1447,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t>
+                <w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250651v1</w:t>
+                <w:t xml:space="preserve">hal-03255971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1678,90 +1678,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1899,51 +1899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,239 +2161,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t>
+              <w:t xml:space="preserve">IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363357v1</w:t>
+                <w:t xml:space="preserve">hal-04446128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.125-132. </w:t>
+              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446128v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des utilisateurs des agents intelligents</w:t>
               </w:r>
@@ -2584,64 +2584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,674 +3006,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Skills Recognition: Cross-Cultural Perceptions of Open Badges for Sustainable Competencies in European Educational and Corporate Contexts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Operationalizing the European Sustainability Competence Framework: Development and Validation of Learning Outcomes for GreenComp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533194v1</w:t>
+                <w:t xml:space="preserve">hal-05533117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the contribution of Higher Education Institutions to climate issues: a typology of eco-pedagogical activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Recognition Innovation and Climate Engagement: Cross-Cultural Insights from France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chammaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">ICTO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533051v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Farmers Through Innovation and Sustainable Technology Adoption.</w:t>
+                <w:t xml:space="preserve">Economic Efficiency vs Ecological Sustainability: The Modern Farmer’s Dilemma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chammaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188517v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing the European Sustainability Competence Framework: Development and Validation of Learning Outcomes for GreenComp</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bridging Skills Recognition: Cross-Cultural Perceptions of Open Badges for Sustainable Competencies in European Educational and Corporate Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Popolizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533117v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Recognition Innovation and Climate Engagement: Cross-Cultural Insights from France and Italy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the contribution of Higher Education Institutions to climate issues: a typology of eco-pedagogical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Zozimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Loureiro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Veiga Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyleini Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
+              <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188519v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Efficiency vs Ecological Sustainability: The Modern Farmer’s Dilemma.</w:t>
+                <w:t xml:space="preserve">Empowering Farmers Through Innovation and Sustainable Technology Adoption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chammaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188518v1</w:t>
+                <w:t xml:space="preserve">hal-05188517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SDG goals implementation -an emergence factor of inner skills in higher education institutions</w:t>
               </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cristiana Munthiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Transatlantic Symposium on Sustainable Development in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PXL University of Applied Sciences and Arts, Hasselt, Belgium, Oct 2024, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,51 +3767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,1348 +3990,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de l’innovation dans le domaine de l’élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine III. Animal et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle- Site de Rouen, Apr 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365217v1</w:t>
+                <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tendances de l’innovation dans le domaine de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine III. Animal et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle- Site de Rouen, Apr 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153999v1</w:t>
+                <w:t xml:space="preserve">hal-04365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Chedru</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
+              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251079v1</w:t>
+                <w:t xml:space="preserve">hal-03173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365223v1</w:t>
+                <w:t xml:space="preserve">hal-03581558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement des associations et des start-up par l'enseignement: Projet éducatif ou entrepreneurial?</w:t>
+                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Shnuriger</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428382v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344459v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
+                <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365212v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagnement des associations et des start-up par l'enseignement: Projet éducatif ou entrepreneurial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Jaber</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Shnuriger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173440v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581558v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la veille technologique: Cas de l’impression 3D</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255981v1</w:t>
+                <w:t xml:space="preserve">hal-03255901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un parcours de formation en Entreprenariat-Innovation: Cas d'UniLaSalle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vuillemenot</w:t>
+                <w:t xml:space="preserve">Apport de la veille technologique: Cas de l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Laye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Dimey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Decolnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255980v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Competitive and Technological Intelligence methodology in engineering school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution d'un parcours de formation en Entreprenariat-Innovation: Cas d'UniLaSalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vuillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Pinteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Al-Hoceima, Morocco</w:t>
+              <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255982v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t>
+                <w:t xml:space="preserve">Teaching Competitive and Technological Intelligence methodology in engineering school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pinteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Al-Hoceima, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255901v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les e-medias et les réseaux sociaux : outil de veille et influence sur la stratégie de communication de la marque</w:t>
               </w:r>
@@ -5626,178 +5626,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: Implementation of an approach of Strategic Intelligence within six regional subsidiaries in France</w:t>
+                <w:t xml:space="preserve">Segmentation de marché et architecture de marque sur le marché du sucre de bouche : une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">10th International Conference Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP-EAP, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255986v1</w:t>
+                <w:t xml:space="preserve">hal-04364999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de marché et architecture de marque sur le marché du sucre de bouche : une approche comparative</w:t>
+                <w:t xml:space="preserve">Case study: Implementation of an approach of Strategic Intelligence within six regional subsidiaries in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP-EAP, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364999v1</w:t>
+                <w:t xml:space="preserve">hal-03255986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of use of Intelligent Agents technology on user perception: testing of model</w:t>
               </w:r>
@@ -5878,359 +5878,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
+                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
+              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101857v2</w:t>
+                <w:t xml:space="preserve">hal-05533246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
+                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533246v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenPass4Climate: Students' Perceptions on Climate, Key Climate Engagements and Competences, and Usefulness of Open Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE SYMPOSIUM ON PEDAGOGICAL INNOVATION IN BIOSCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t>
@@ -6543,51 +6543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6663,77 +6663,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus group questions for both education and business sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Burcke-Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Popolizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6839,64 +6839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultures et Territoires. Chambres d'Agriculture Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23BD704D"/>
+    <w:nsid w:val="28CE7976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>