--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -270,935 +270,935 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing the European sustainability competence framework: Development and validation of learning outcomes for GreenComp</w:t>
+                <w:t xml:space="preserve">Reinventing French Agriculture: The Era of Farmers 4.0, Technological Innovation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
+                <w:t xml:space="preserve">Claude Chammaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Annelin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415328v1</w:t>
+                <w:t xml:space="preserve">hal-05349845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing French Agriculture: The Era of Farmers 4.0, Technological Innovation and Sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding climate engagement and open recognition in European higher education: A mixed-methods study across four countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chammaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">Kimberley Burcke-Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19909.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349845v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding climate engagement and open recognition in European higher education: A mixed-methods study across four countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Digital credentials for environmental competencies: A review of open recognition systems in climate education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dileyni Diaz-De-Oleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Burcke-Couchy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Kimberley Couchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19909.1⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.20048.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415331v1</w:t>
+                <w:t xml:space="preserve">hal-05420417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital credentials for environmental competencies: A review of open recognition systems in climate education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Operationalizing the European sustainability competence framework: Development and validation of learning outcomes for GreenComp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dileyni Diaz-De-Oleo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">Alice Annelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Couchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+                <w:t xml:space="preserve">Chrysanthi Charatsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.20048.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.20927.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420417v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects For The Transfer Of Innovation In The Rural World – The Case Of The Innovation Platform “Champs d'Innovation” In Normandy Region, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Fourati</w:t>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.83-108. </w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61225/rjrs.2023.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148958v1</w:t>
+                <w:t xml:space="preserve">hal-04010330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010330v1</w:t>
+                <w:t xml:space="preserve">hal-04295987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prospects For The Transfer Of Innovation In The Rural World – The Case Of The Innovation Platform “Champs d'Innovation” In Normandy Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+                <w:t xml:space="preserve">Fatma Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61225/rjrs.2023.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295987v1</w:t>
+                <w:t xml:space="preserve">hal-04148958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chédru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,161 +1239,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250651v1</w:t>
+                <w:t xml:space="preserve">hal-03255971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,200 +1447,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255971v1</w:t>
+                <w:t xml:space="preserve">hal-03250651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1665,103 +1665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,51 +1795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of competitive and technological intelligence tools: A cluster analysis of users’ perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,64 +1899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1994,51 +1994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données ouvertes et projet étude en robotique en agriculture : Portée et limites de la veille stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud D’hardivilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianaivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of business intelligence tools: a cluster analysis of users’ perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2161,269 +2161,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358734⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446128v1</w:t>
+                <w:t xml:space="preserve">hal-04363357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t>
+              <w:t xml:space="preserve">IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.125-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363357v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des utilisateurs des agents intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2489,51 +2489,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tendances de l’innovation technologique dans le domaine de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution agrotechnique contemporaine III: Animal &amp; Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,77 +2571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agricultural innovation under digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques tendances de l’innovation des firmes de l’agro-machinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2761,90 +2761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Kotbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille stratégique : l’évaluation de l’utilisation des agents intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Académiques Francophones, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3006,743 +3006,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing the European Sustainability Competence Framework: Development and Validation of Learning Outcomes for GreenComp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Skills Recognition: Cross-Cultural Perceptions of Open Badges for Sustainable Competencies in European Educational and Corporate Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t>
+                <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+                <w:t xml:space="preserve">Domenico Popolizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533117v1</w:t>
+                <w:t xml:space="preserve">hal-05533194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Recognition Innovation and Climate Engagement: Cross-Cultural Insights from France and Italy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the contribution of Higher Education Institutions to climate issues: a typology of eco-pedagogical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Zozimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Loureiro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Veiga Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyleini Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
+              <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188519v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Efficiency vs Ecological Sustainability: The Modern Farmer’s Dilemma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Empowering Farmers Through Innovation and Sustainable Technology Adoption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chammaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188518v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Skills Recognition: Cross-Cultural Perceptions of Open Badges for Sustainable Competencies in European Educational and Corporate Contexts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Operationalizing the European Sustainability Competence Framework: Development and Validation of Learning Outcomes for GreenComp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederico Oliveira Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533194v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the contribution of Higher Education Institutions to climate issues: a typology of eco-pedagogical activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Recognition Innovation and Climate Engagement: Cross-Cultural Insights from France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chammaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEEM 2025 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">ICTO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533051v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Farmers Through Innovation and Sustainable Technology Adoption.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Economic Efficiency vs Ecological Sustainability: The Modern Farmer’s Dilemma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chammaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188517v1</w:t>
+                <w:t xml:space="preserve">hal-05188518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SDG goals implementation -an emergence factor of inner skills in higher education institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justas Kažys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cristiana Munthiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Transatlantic Symposium on Sustainable Development in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PXL University of Applied Sciences and Arts, Hasselt, Belgium, Oct 2024, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,90 +3767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3901,64 +3901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,1391 +3990,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tendances de l’innovation dans le domaine de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine III. Animal et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle- Site de Rouen, Apr 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153999v1</w:t>
+                <w:t xml:space="preserve">hal-04365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de l’innovation dans le domaine de l’élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine III. Animal et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle- Site de Rouen, Apr 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365217v1</w:t>
+                <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Jaber</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173440v1</w:t>
+                <w:t xml:space="preserve">hal-03251079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581558v1</w:t>
+                <w:t xml:space="preserve">hal-04365223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accompagnement des associations et des start-up par l'enseignement: Projet éducatif ou entrepreneurial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Shnuriger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365212v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Igalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th SEFI Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t>
+              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251079v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365223v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement des associations et des start-up par l'enseignement: Projet éducatif ou entrepreneurial?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Shnuriger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428382v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Igalens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344459v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apport de la veille technologique: Cas de l’impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Laye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Dimey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Decolnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255901v1</w:t>
+                <w:t xml:space="preserve">hal-03255981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la veille technologique: Cas de l’impression 3D</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution d'un parcours de formation en Entreprenariat-Innovation: Cas d'UniLaSalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vuillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255981v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un parcours de formation en Entreprenariat-Innovation: Cas d'UniLaSalle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Teaching Competitive and Technological Intelligence methodology in engineering school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pinteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Al-Hoceima, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255980v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Competitive and Technological Intelligence methodology in engineering school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Pinteaux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Al-Hoceima, Morocco</w:t>
+              <w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255982v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les e-medias et les réseaux sociaux : outil de veille et influence sur la stratégie de communication de la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghebali-Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5399,51 +5399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 6th International Conference on Information Systems and Economic Intelligence (SIIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Hammamet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,51 +5468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-réputation: Cas de la cosmétique Bio dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of use of strategic intelligence tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5626,208 +5626,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de marché et architecture de marque sur le marché du sucre de bouche : une approche comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Case study: Implementation of an approach of Strategic Intelligence within six regional subsidiaries in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP-EAP, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364999v1</w:t>
+                <w:t xml:space="preserve">hal-03255986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: Implementation of an approach of Strategic Intelligence within six regional subsidiaries in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Segmentation de marché et architecture de marque sur le marché du sucre de bouche : une approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">10th International Conference Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP-EAP, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255986v1</w:t>
+                <w:t xml:space="preserve">hal-04364999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of use of Intelligent Agents technology on user perception: testing of model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the eighth Mediterranean Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5884,103 +5884,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
@@ -6009,64 +6009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,103 +6134,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenPass4Climate: Students' Perceptions on Climate, Key Climate Engagements and Competences, and Usefulness of Open Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE SYMPOSIUM ON PEDAGOGICAL INNOVATION IN BIOSCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t>
@@ -6272,51 +6272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we elaborate the SIT4PLANET, a generic syllabus that enables university stakeholders to embed mindfulness practices in any European course and campus activities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encuentro XIII: Reflection on the future of Higher Education in the world and its needs to adapt to the reality of the current global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Beauvais, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,51 +6354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective communication strategy in agrifood crisis management: a case of horsemeat scandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6468,51 +6468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pleine Conscience et l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6530,64 +6530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chedru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,90 +6650,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus group questions for both education and business sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Burcke-Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Popolizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,103 +6800,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs d'innovations. Rapport sur le 1er, 2nd et 3ème Forum des Champs d’innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultures et Territoires. Chambres d'Agriculture Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6950,51 +6950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille stratégique : l’évaluation de l’utilisation des agents intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine (Paris 9), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28CE7976"/>
+    <w:nsid w:val="A1F7FEF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>