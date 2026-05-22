--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,7056 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7004 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fatma Fourati-Jamoussi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheuse, Marketing et Intelligence Stratégique Institut Polytechnique UniLaSalleInTerACT-2018.C102 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fatma-fourati-jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7019-2528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121191125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206124220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KUjThkcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358392337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Docteur en Sciences de Gestion diplômée de l’Université Paris Dauphine-PSL. Enseignant-chercheur en Marketing et Intelligence Stratégique (Département Humanités, Management et Numérique), membre de l’unité de recherche InTerACT UP 2018.C102 (Innovation Territoire Agriculture et Agroindustrie, Connaissance et Technologie) à UniLaSalle. Elle enseigne principalement l’Intelligence Economique et la Veille Stratégique, et dans ce cadre elle a monté un partenariat académique entre Sindup (Editeur de la plateforme de veille stratégique et E-réputation) et UniLaSalle depuis 2018. Ses recherches portent sur l’évaluation de l’usage des outils de la veille stratégique et la mise en place d’un processus de veille au sein des entreprises. Elle a étudié avec les membres d’InTerACT, l’intégration et la perception du développement durable et de l’innovation dans la formation d’ingénieurs, ainsi que l’impact de la digitalisation dans le monde agricole.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the European sustainability competence framework: Development and validation of learning outcomes for GreenComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martín-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Annelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthi Charatsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.20927.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing French Agriculture: The Era of Farmers 4.0, Technological Innovation and Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chammaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding climate engagement and open recognition in European higher education: A mixed-methods study across four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martín-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Burcke-Couchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19909.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital credentials for environmental competencies: A review of open recognition systems in climate education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martín-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dileyni Diaz-De-Oleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.20048.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects For The Transfer Of Innovation In The Rural World – The Case Of The Innovation Platform “Champs d'Innovation” In Normandy Region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.83-108. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61225/rjrs.2023.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of competitive and technological intelligence tools: A cluster analysis of users’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duquennoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37380/jisib.v8i1.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes et projet étude en robotique en agriculture : Portée et limites de la veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud D’hardivilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianaivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of business intelligence tools: a cluster analysis of users’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Narcisse Niamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37380/jisib.v6i1.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.125-132. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEI.2015.7358734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des utilisateurs des agents intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.2.17-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tendances de l’innovation technologique dans le domaine de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III: Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques tendances de l’innovation des firmes de l’agro-machinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique : l’évaluation de l’utilisation des agents intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing the European Sustainability Competence Framework: Development and Validation of Learning Outcomes for GreenComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martín-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM 2025 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Recognition Innovation and Climate Engagement: Cross-Cultural Insights from France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chammaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency vs Ecological Sustainability: The Modern Farmer’s Dilemma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chammaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Skills Recognition: Cross-Cultural Perceptions of Open Badges for Sustainable Competencies in European Educational and Corporate Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Popolizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM 2025 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the contribution of Higher Education Institutions to climate issues: a typology of eco-pedagogical activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Zozimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Loureiro Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Oliveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Veiga Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyleini Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEEM 2025 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Farmers Through Innovation and Sustainable Technology Adoption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chammaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excelia, Jun 2025, La rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SDG goals implementation -an emergence factor of inner skills in higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justas Kažys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cristiana Munthiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Transatlantic Symposium on Sustainable Development in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PXL University of Applied Sciences and Arts, Hasselt, Belgium, Oct 2024, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Facing Climate Change and Resource Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA International Farming System Association, Apr 2022, Évora, Portugal. pp.623-637, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6420888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de l’innovation dans le domaine de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine III. Animal et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle- Site de Rouen, Apr 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement des associations et des start-up par l'enseignement: Projet éducatif ou entrepreneurial?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Shnuriger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la veille technologique: Cas de l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Laye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Dimey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Decolnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d'un parcours de formation en Entreprenariat-Innovation: Cas d'UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vuillemenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Competitive and Technological Intelligence methodology in engineering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pinteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Al-Hoceima, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-medias et les réseaux sociaux : outil de veille et influence sur la stratégie de communication de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghebali-Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-reputation: A case study of organic cosmetics in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 6th International Conference on Information Systems and Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-réputation: Cas de la cosmétique Bio dans les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Cherni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche IT et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of use of strategic intelligence tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de marché et architecture de marque sur le marché du sucre de bouche : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP-EAP, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: Implementation of an approach of Strategic Intelligence within six regional subsidiaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on “Information Systems and Economic Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of use of Intelligent Agents technology on user perception: testing of model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the eighth Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Open Education to Open Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio A Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Francophone des Open Badges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPass4Climate: Students' Perceptions on Climate, Key Climate Engagements and Competences, and Usefulness of Open Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sánchez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martín-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Correa-Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE SYMPOSIUM ON PEDAGOGICAL INNOVATION IN BIOSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we elaborate the SIT4PLANET, a generic syllabus that enables university stakeholders to embed mindfulness practices in any European course and campus activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro XIII: Reflection on the future of Higher Education in the world and its needs to adapt to the reality of the current global context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beauvais, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective communication strategy in agrifood crisis management: a case of horsemeat scandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Rakotonandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hamzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th WICaNeM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pleine Conscience et l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus group questions for both education and business sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Burcke-Couchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Popolizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs d'innovations. Rapport sur le 1er, 2nd et 3ème Forum des Champs d’innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalini Rakotonandraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultures et Territoires. Chambres d'Agriculture Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille stratégique : l’évaluation de l’utilisation des agents intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Dauphine (Paris 9), 2006. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04142478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7111,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F7FEF2"/>
+    <w:nsid w:val="86D54366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatma-fourati-jamoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7019-2528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121191125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206124220" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KUjThkcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358392337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Annelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Charatsari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20927.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chammaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05415331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Correa-Guimaraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Burcke-Couchy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19909.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420417v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dileyni Diaz-De-Oleo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.20048.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61225/rjrs.2023.04" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v8i1.301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;hardivilliers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Narcisse Niamba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37380/jisib.v6i1.152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEI.2015.7358734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.2.17-28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Popolizio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Oliveira Pinto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Zozimo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Loureiro Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Veiga Martins" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyleini Diez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justas Ka&#382;ys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristiana Munthiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Shnuriger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Laye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Dimey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Invernizzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Decolnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vuillemenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kempf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pinteaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghebali-Boukhris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schiettecatte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04364999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142642v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Burcke-Couchy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tosi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04142478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>