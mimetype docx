--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -296,429 +296,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Intraspecific Diversity of the Arbuscular Mycorrhizal Community Involved in Plant–Plant Interactions Between Sporobolus robustus Kunth and Prosopis juliflora (Swartz) DC Along an Environmental Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and physiological responses of ectomycorrhizal Coccoloba uvifera (L.) L. seedlings to salt stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mijail Bullaín Galardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul López Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
+                <w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01779-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.104650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469540v1</w:t>
+                <w:t xml:space="preserve">hal-03644169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and physiological responses of ectomycorrhizal Coccoloba uvifera (L.) L. seedlings to salt stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and molecular diversity of arbuscular mycorrhizal fungi associated to Carica papaya L. rhizosphere in two agro-ecological zones in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fokou Maffo Adèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mijail Bullaín Galardis</w:t>
+                <w:t xml:space="preserve">Léonard Mangaptche Ngonkeu Eddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul López Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Fall</w:t>
+                <w:t xml:space="preserve">Chaintreuil Clemence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Eichler-Löbermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pruneau</w:t>
+                <w:t xml:space="preserve">Nono Temegne Carine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ntsomboh-Ntsefong Godswill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104650⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), pp.632-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR2022.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644169v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular diversity of arbuscular mycorrhizal fungi associated to Carica papaya L. rhizosphere in two agro-ecological zones in Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fokou Maffo Adèle</w:t>
+                <w:t xml:space="preserve">Changes in Intraspecific Diversity of the Arbuscular Mycorrhizal Community Involved in Plant–Plant Interactions Between Sporobolus robustus Kunth and Prosopis juliflora (Swartz) DC Along an Environmental Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Mangaptche Ngonkeu Eddy</w:t>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaintreuil Clemence</w:t>
+                <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nono Temegne Carine</w:t>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ntsomboh-Ntsefong Godswill</w:t>
+                <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (8), pp.632-646. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (4), pp.886-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/AJAR2022.16072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01779-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602570v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The leguminous trees Vachellia seyal (Del.) and Prosopis juliflora (Swartz) DC and their association with rhizobial strains from the root-influence zone of the grass Sporobolus robustus Kunth</w:t>
               </w:r>
@@ -743,64 +743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Mustapha Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 84 (1), pp.61-69. </w:t>
@@ -851,77 +851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the halophytic grass Sporobolus robustus Kunth as a potential nurse plant on the germination and establishment of Vachellia seyal and Prosopis juliflora under saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diegane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1011,64 +1011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Mustapha Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (2), pp.232-239. </w:t>
@@ -1240,64 +1240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of peanut shells amendment on soil properties and growth of seedlings of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter, and Prosopis juliflora (Swartz) DC in salt-affected soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,51 +1368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Draft Genome Sequences for Mesorhizobium sp. Strains LCM 4576, LCM 4577, and ORS3428, Salt-Tolerant, Nitrogen-Fixing Bacteria Isolated from Senegalese Soils</w:t>
+                <w:t xml:space="preserve">Permanent Draft Genome Sequence of Rhizobium sp. Strain LCM 4573, a Salt-Tolerant, Nitrogen-Fixing Bacterium Isolated from Senegalese Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Swanson</w:t>
@@ -1451,370 +1451,370 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (41), </w:t>
+              <w:t xml:space="preserve">, 2017, 5 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01154-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00285-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602640v1</w:t>
+                <w:t xml:space="preserve">hal-04602633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Draft Genome Sequence of Rhizobium sp. Strain LCM 4573, a Salt-Tolerant, Nitrogen-Fixing Bacterium Isolated from Senegalese Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatou Diouf</w:t>
+                <w:t xml:space="preserve">Improvement of tree growth in salt-affected soils under greenhouse conditions using a combination of peanut shells and microbial inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Dioumacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhoum Niokhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Fatoumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diouf Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndigue Faye Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00285-17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Biotechnology and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/JABSD2017.0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602633v1</w:t>
+                <w:t xml:space="preserve">hal-04602629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tree growth in salt-affected soils under greenhouse conditions using a combination of peanut shells and microbial inoculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ndigue Faye Mathieu</w:t>
+                <w:t xml:space="preserve">Permanent Draft Genome Sequence of Ensifer sp. Strain LCM 4579, a Salt-Tolerant, Nitrogen-Fixing Bacterium Isolated from Senegalese Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Swanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Biotechnology and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (5), pp.36-44. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5897/JABSD2017.0294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00117-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602629v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Draft Genome Sequence of Ensifer sp. Strain LCM 4579, a Salt-Tolerant, Nitrogen-Fixing Bacterium Isolated from Senegalese Soil</w:t>
+                <w:t xml:space="preserve">Permanent Draft Genome Sequences for Mesorhizobium sp. Strains LCM 4576, LCM 4577, and ORS3428, Salt-Tolerant, Nitrogen-Fixing Bacteria Isolated from Senegalese Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Swanson</w:t>
@@ -1853,78 +1853,78 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (14), </w:t>
+              <w:t xml:space="preserve">, 2017, 5 (41), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00117-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01154-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602636v1</w:t>
+                <w:t xml:space="preserve">hal-04602640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and physiological responses of Sporobolus robustus kunth seedlings to salt stress</w:t>
               </w:r>
@@ -1936,64 +1936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diégane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioumacor Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niokhor Bakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2044,90 +2044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, growth and physiological responses of Senegalia senegal (L.) Britton, Vachellia seyal (Delile) P. Hurter and Prosopis juliflora (Swartz) DC to salinity stress in greenhouse conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fall Dioumacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhoum Niokhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall Dioumacor</w:t>
+                <w:t xml:space="preserve">Fall Fatoumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diouf Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ly Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2178,77 +2178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of arbuscular mycorrhizal fungal inoculation on growth, and nutrient uptake of the two grass species, Leptochloa fusca (L.) Stapf and Sporobolus robustus Kunth, under greenhouse conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall Fatoumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diouf Di Eacute Gane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall Dioumacor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndoye Ibrahima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91852502"/>
+    <w:nsid w:val="F9D6ECB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatoumata-fall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8533-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01779-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokou Maffo Ad&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Mangaptche Ngonkeu Eddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaintreuil Clemence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nono Temegne Carine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntsomboh-Ntsefong Godswill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2022.16072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00763-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2020.1806401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakhoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2018.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Swanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01154-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00285-17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00117-17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;gane Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2016.1246491" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di Eacute Gane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Ibrahima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2015.14840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04729131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fatoumata-fall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8533-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Fall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pruneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mustapha B&#226;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06734-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Bulla&#237;n Galardis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L&#243;pez S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Eichler-L&#246;bermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fokou Maffo Ad&#232;le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Mangaptche Ngonkeu Eddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaintreuil Clemence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nono Temegne Carine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntsomboh-Ntsefong Godswill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2022.16072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niokhor Bakhoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01779-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00763-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2020.1806401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2018.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bakhoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2018.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0714-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Swanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00285-17" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Dioumacor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhoum Niokhor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fall Fatoumata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Fatou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndigue Faye Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JABSD2017.0294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00117-17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01154-17" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;gane Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2016.1246491" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ly Mamadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2016.15518" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04602646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diouf Di Eacute Gane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Ibrahima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB2015.14840" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04729131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04728881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>