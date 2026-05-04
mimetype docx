--- v0 (2026-04-06)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fatoumata Ouattara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les proximités en anthropologie. Osciller entre implication, mise à distance et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Academia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du proche en anthropologie. Du terrain (près de) chez soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-8061-3928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La vulnérabilité à la croisée de thématiques et de disciplines variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l’encontre des idées reçues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-11, 2020, Les Impromptus du LPED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes africaines infectées par le VIH/sida sont-elles vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjamagbo, Agnès (ed.); Gastineau, Bénédicte (ed.); Golaz, V. (ed.); Ouattara, Fatoumata (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l'encontre des idées reçues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, LPED, p. 64-75, 2020, Les Impromptus du LPED (FRA), 979-10-967630-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale de la honte chez les Sénoufo du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Barbara Cooper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La honte au Sahel. Pudeur, respect, morale quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sépia, pp.29-49, 2018, 979-10-334-0145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne des consultations prénatales : ordres médicaux et sociaux négociés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charmagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde fait tout... mais chacun pour soi ! Des prestataires non organisés au début de l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bationo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-73, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit médical en expérience : la difficulté de mettre en question sa pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2016, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anthropologie dans un projet de santé maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité : : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.31-51, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rencontres entre des usagers et des personnels de santé : l'anthropologie entre médiation et production de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sam Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-189, 2016, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la césarienne rend les femmes encore plus vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-147, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes n’aiment pas annoncer leur grossesse par pudeur ou parce que cela porte malheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridde, V. and Ouattara, Fatoumata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.6-98, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chain of family and domestic violence : extramarital pregnancy and social rupture in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini T. Storeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Bouju; Mirjam de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-Studiecentrum Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Ed. Brill, pp. 27-41, 2014, Ordinary Violence and Social Change in Africa, 978-90-04-27155-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'épreuve d'une proximité : anthropologie &amp;quot;chez soi&amp;quot; appliquée en contexte de partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud. Le regard des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.183-200, 2014, 978-2-7099-1835-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité séquentielle des jeunes femmes face à l'avortement : incidence des normes sociales et juridiques à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier P.; Haddad S.; Ridde V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé maternelle et accès aux soins en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l'activité de prévention de la transmission du VIH de la mère à l'enfant dans les structures périphériques : l'exemple du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Philippe Msellati; Koudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'ANRS, pp.137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'prix de l'accouchement'. La prise en charge de la grossesse en Afrique subsaharienne, une nouvelle étape de la compensation matrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Cresson; Mohamed Mebtoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et santé : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.215-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la prévention de la transmission mère-enfant du VIH 'cause problèmes' : une ethnographie des relations interprofessionnels dans trois sites de Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sida, santé publique et sciences sociales. 20 ans d'épidémie et de recherche au Burkina Faso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-115, 2008, Sciences de la santé. Spécial hors série n°1, 1011-6028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malades comme les autres&amp;quot; ou comment les soignants traitent les malades du sida et la question de la stigmatisation au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séni Kouanda; Alice Desclaux; Blandine Bila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sida, santé publique et sciences sociales. 20 ans d'épidémies et de recherche au Burkina Faso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRST, pp.93-100, 2008, Sciences de la santé. Spécial hors série n°1, 1011-6028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des maladies en gestion de la saleté en milieu rural senufo (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmission, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.403-426, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la santé et des structures de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Bierschenk; Giorgio Blundo; Yannick Jaffré; Mahaman Tidjani Alou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une anthropologie entre rigueur et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD-Karthala, pp.379-396, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaliya, une entité nosologie du changement social chez les paysans senufo du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Jaffré; Jean-Pierre Olivier de Sardan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constructions sociale des maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remise en cause des normes du mariage, de l'enfantement et de genre à Lomé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue noire dans l’étau d’un partenariat en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203 - 226. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.5809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre sur agenda un problème public intime et sensible ? : dilemnes et inconforts des acteurs autour de l'avortement au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors-Série, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-anthropologie dans un projet d'intervention en santé. Les restitutions sont-elles nécessaires à l'application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (236), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ried.236.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la révolution burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Kibora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42-43, pp.199-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avortement volontaire au Burkina Faso : quand les réponses techniques permettent d’éviter de traiter un problème social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, guilt, and debt: an exploration of women&rsquo;s experience and perception of cesarean birth in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of women's health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.469-478. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJWH.S54742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of unsafe abortion in Burkina Faso: The interface of local norms and global public health practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2014.937828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences connues, vécues...mais rarement écrites. À propos des relations de partenariat Nord-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ridde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences connues, vécues… mais rarement écrites. À propos des relations de partenariat Nord-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de recherche du CEVIPOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.231 - 246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological insights about a tool for improving quality of obstetric care : the experience of case review audits in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Brouwere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/aia.2012.190204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Insights about a Tool for Improving Quality of Obstetric Care: The Experience of Case Review Audits in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Brouwere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/aia.2012.190204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie appliquée et impliquée dans un projet de développement en santé. Expérience d'une démarche qualitative avec des professionnels de santé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond body counts: A qualitative study of lives and loss in Burkina Faso after ‘near-miss’ obstetric complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Tagmatarchi Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (10), pp.1749-1756. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers from home to the appropriate hospital through near-miss audits in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice &amp; Research Clinical Obstetrics &amp; Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpobgyn.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long term change in the geomagnetic activity during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Amory-Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (5), pp.2045-2051. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2045-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de mère sans un « mari ». La nécessité du mariage dans les structures de soins à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying the price: The cost and consequences of emergency obstetric care in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Tagmatarchi Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Baggaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmané Ganaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étrange familiarité. Les exigences de l’anthropologie « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (175), pp.635-657. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.4765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l'encontre des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Les Impromptus du LPED, 979-10-96763-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.236, 2016, Anthropologies &amp; Médecines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’EHESP &amp; PUM, pp.250, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, collection « Libre Accès », pp.250, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager l'anthropologie pour le développement et le changement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sten Hagberg; Fatoumata Ouattara. LIT Verlag, 34-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique autour de l’avortement en Afrique subsahélienne ? Un processus de publicisation cerné par la morale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action et politiques publiques : contradictions, enjeux et résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile,pouvoirs locaux et développement durable des villes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ayimpam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités de la société civile &amp;quot; Espace public urbain, société civile et gouvernance communale à Bobo-Dioulasso et Bamako (Communes 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hambarke Bocoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie politique de la fange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fatoumata Ouattara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)penser les proximités en anthropologie. Osciller entre implication, mise à distance et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Academia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologies du proche en anthropologie. Du terrain (près de) chez soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-8061-3928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La vulnérabilité à la croisée de thématiques et de disciplines variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l’encontre des idées reçues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-11, 2020, Les Impromptus du LPED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes africaines infectées par le VIH/sida sont-elles vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adjamagbo, Agnès (ed.); Gastineau, Bénédicte (ed.); Golaz, V. (ed.); Ouattara, Fatoumata (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l'encontre des idées reçues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, LPED, p. 64-75, 2020, Les Impromptus du LPED (FRA), 979-10-967630-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale de la honte chez les Sénoufo du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Baroin; Barbara Cooper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La honte au Sahel. Pudeur, respect, morale quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sépia, pp.29-49, 2018, 979-10-334-0145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne des consultations prénatales : ordres médicaux et sociaux négociés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charmagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-92, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit médical en expérience : la difficulté de mettre en question sa pratique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2016, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout le monde fait tout... mais chacun pour soi ! Des prestataires non organisés au début de l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bationo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-73, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'anthropologie dans un projet de santé maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité : : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.31-51, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rencontres entre des usagers et des personnels de santé : l'anthropologie entre médiation et production de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sam Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.171-189, 2016, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la césarienne rend les femmes encore plus vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.135-147, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes n’aiment pas annoncer leur grossesse par pudeur ou parce que cela porte malheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridde, V. and Ouattara, Fatoumata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.6-98, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chain of family and domestic violence : extramarital pregnancy and social rupture in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini T. Storeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacky Bouju; Mirjam de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa-Studiecentrum Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, Ed. Brill, pp. 27-41, 2014, Ordinary Violence and Social Change in Africa, 978-90-04-27155-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'épreuve d'une proximité : anthropologie &amp;quot;chez soi&amp;quot; appliquée en contexte de partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences du partenariat au Sud. Le regard des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.183-200, 2014, 978-2-7099-1835-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité séquentielle des jeunes femmes face à l'avortement : incidence des normes sociales et juridiques à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramatou Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fournier P.; Haddad S.; Ridde V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé maternelle et accès aux soins en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-34, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l'activité de prévention de la transmission du VIH de la mère à l'enfant dans les structures périphériques : l'exemple du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Philippe Msellati; Koudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'ANRS, pp.137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'prix de l'accouchement'. La prise en charge de la grossesse en Afrique subsaharienne, une nouvelle étape de la compensation matrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Cresson; Mohamed Mebtoul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles et santé : le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.215-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la prévention de la transmission mère-enfant du VIH 'cause problèmes' : une ethnographie des relations interprofessionnels dans trois sites de Ouagadougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sida, santé publique et sciences sociales. 20 ans d'épidémie et de recherche au Burkina Faso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-115, 2008, Sciences de la santé. Spécial hors série n°1, 1011-6028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malades comme les autres&amp;quot; ou comment les soignants traitent les malades du sida et la question de la stigmatisation au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séni Kouanda; Alice Desclaux; Blandine Bila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sida, santé publique et sciences sociales. 20 ans d'épidémies et de recherche au Burkina Faso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CNRST, pp.93-100, 2008, Sciences de la santé. Spécial hors série n°1, 1011-6028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des maladies en gestion de la saleté en milieu rural senufo (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doris Bonnet; Yannick Jaffré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage : transmission, préventions et hygiènes en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.403-426, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la santé et des structures de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Bierschenk; Giorgio Blundo; Yannick Jaffré; Mahaman Tidjani Alou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une anthropologie entre rigueur et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD-Karthala, pp.379-396, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaliya, une entité nosologie du changement social chez les paysans senufo du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Jaffré; Jean-Pierre Olivier de Sardan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constructions sociale des maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une remise en cause des normes du mariage, de l'enfantement et de genre à Lomé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health Governance: Availability and Professional Use of Misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of African studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologue noire dans l’étau d’un partenariat en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.203 - 226. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.5809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mettre sur agenda un problème public intime et sensible ? : dilemnes et inconforts des acteurs autour de l'avortement au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors-Série, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropodev.1305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socio-anthropologie dans un projet d'intervention en santé. Les restitutions sont-elles nécessaires à l'application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des études du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (236), pp.163-187. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ried.236.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abortion in two francophone African countries: a study of whether women have begun to use misoprostol in Benin and Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (2), pp.130-136. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2017.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des grossesses non désirées au Bénin et au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger au Bénin les usages populaires d’un médicament abortif, le misoprostol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.20 - 24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12611-016-0388-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la révolution burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Kibora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjara Konkobo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42-43, pp.199-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avortement volontaire au Burkina Faso : quand les réponses techniques permettent d’éviter de traiter un problème social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.109-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear, guilt, and debt: an exploration of women&rsquo;s experience and perception of cesarean birth in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of women's health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.469-478. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJWH.S54742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of unsafe abortion in Burkina Faso: The interface of local norms and global public health practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2014.937828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences connues, vécues...mais rarement écrites. À propos des relations de partenariat Nord-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Ridde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences connues, vécues… mais rarement écrites. À propos des relations de partenariat Nord-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de recherche du CEVIPOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.231 - 246. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological insights about a tool for improving quality of obstetric care : the experience of case review audits in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Brouwere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/aia.2012.190204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological Insights about a Tool for Improving Quality of Obstetric Care: The Experience of Case Review Audits in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Brouwere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology in Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/aia.2012.190204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie appliquée et impliquée dans un projet de développement en santé. Expérience d'une démarche qualitative avec des professionnels de santé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond body counts: A qualitative study of lives and loss in Burkina Faso after ‘near-miss’ obstetric complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Tagmatarchi Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Filippi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (10), pp.1749-1756. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2010.03.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers from home to the appropriate hospital through near-miss audits in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practice &amp; Research Clinical Obstetrics &amp; Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpobgyn.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long term change in the geomagnetic activity during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Amory-Mazaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (5), pp.2045-2051. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-27-2045-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de mère sans un « mari ». La nécessité du mariage dans les structures de soins à Ouagadougou (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouma Fernand Bationo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paying the price: The cost and consequences of emergency obstetric care in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerini Tagmatarchi Storeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Baggaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmané Ganaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Akoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (3), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2007.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étrange familiarité. Les exigences de l’anthropologie « chez soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (175), pp.635-657. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.4765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité à l'encontre des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Adjamagbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2020, Les Impromptus du LPED, 979-10-96763-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Gruénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.236, 2016, Anthropologies &amp; Médecines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des idées reçues en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUM, collection « Libre Accès », pp.250, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 idées reçues en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’EHESP &amp; PUM, pp.250, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager l'anthropologie pour le développement et le changement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hagberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sten Hagberg; Fatoumata Ouattara. LIT Verlag, 34-36, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique publique autour de l’avortement en Afrique subsahélienne ? Un processus de publicisation cerné par la morale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action et politiques publiques : contradictions, enjeux et résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société civile,pouvoirs locaux et développement durable des villes en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ayimpam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incivilités de la société civile &amp;quot; Espace public urbain, société civile et gouvernance communale à Bobo-Dioulasso et Bamako (Communes 1 et 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hambarke Bocoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie politique de la fange.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05534280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sam Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pobel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini T. Storeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hagberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kibora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Storeng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katerini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJWH.S54742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini Storeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2014.937828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020832ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini Tagmatarchi Storeng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Murray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Akoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Filippi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.03.056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpobgyn.2008.12.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2045-2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baggaley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ganaba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2007.10.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDR29L82-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.4765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tour&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambarke Bocoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05534280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sam Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pobel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini T. Storeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Ouedraogo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vampo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03807109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Drabo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5809" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03162248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.236.0163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjara Konkobo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2017.10.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02065302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2872" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxerres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-016-0388-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hagberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Kibora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Storeng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katerini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJWH.S54742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini Storeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2014.937828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020832ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04639882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerini Tagmatarchi Storeng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Murray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Akoum" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Filippi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2010.03.056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpobgyn.2008.12.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menvielle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-27-2045-2009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Baggaley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasman&#233; Ganaba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2007.10.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDR29L82-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.4765" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ayimpam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tour&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambarke Bocoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687649v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>