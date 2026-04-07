--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social–ecological approach to analyse systemic changes toward agroecological practices in vineyards under geographical indications: A case study of ground cover management in the Anjou-Saumur wine area (France)</w:t>
+                <w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Laine Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9295⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376302v1</w:t>
+                <w:t xml:space="preserve">hal-05429127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">Social–ecological approach to analyse systemic changes toward agroecological practices in vineyards under geographical indications: A case study of ground cover management in the Anjou-Saumur wine area (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Follet</w:t>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Laine Penel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429127v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir analyser les évolutions viticoles et œnologiques au sein du territoire d’une Indication Géographique : un dispositif pédagogique pour des élèves ingénieurs agronomes mis en œuvre au sein de l’AOC Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.147-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.9371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,90 +552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition strategies and collective action dynamics within geographical indication systems: case study of the Loire valley wine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mongondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1355, pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Diversity Management: Sereer Smallholders' Response to Climatic Variability in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -774,470 +774,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2993/0278-0771-41.3.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of viticultural and wine-making practices in the face of climate change in a Geographical Indication: case of the Touraine appellation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Farming Systems Association Conference, Systemic changes for sustainable futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticultural PDOs facing climate change, a multidisciplinary pedagical approach for agronomist students. Case of Touraine wine in Loire Valley wine region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticultural PDOs facing climate change, a multidisciplinary pedagical approach for agronomist students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’action collective et changements de pratiques des vignerons sous AOP pour encourager la transition agroécologique : Un cas d’étude en Anjou-Saumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Angers, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ANGE0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04958087v1</w:t>
-              </w:r>
-[...315 lines deleted...]
-                <w:t xml:space="preserve">hal-05539704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1392,51 +1392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05448911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-41.3.389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04958087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05448911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-41.3.389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04958087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>