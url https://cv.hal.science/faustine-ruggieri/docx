--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t>
+                <w:t xml:space="preserve">Social–ecological approach to analyse systemic changes toward agroecological practices in vineyards under geographical indications: A case study of ground cover management in the Anjou-Saumur wine area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pichot</w:t>
+                <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Thenail</w:t>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Follet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429127v1</w:t>
+                <w:t xml:space="preserve">hal-05376302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social–ecological approach to analyse systemic changes toward agroecological practices in vineyards under geographical indications: A case study of ground cover management in the Anjou-Saumur wine area (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recherche collaborative pour l'appui aux transitions agroécologiques de territoires d'élevage : retours d'expérience d'une approche de pilotage du projet pour l'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Laine Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (4), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.34-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.4.9295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol108-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376302v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir analyser les évolutions viticoles et œnologiques au sein du territoire d’une Indication Géographique : un dispositif pédagogique pour des élèves ingénieurs agronomes mis en œuvre au sein de l’AOC Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.147-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Collective Action Support the Agroecological Transition in Geographical Indication Vineyards? Insights from the Loire Valley Wine Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.9371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,90 +552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition strategies and collective action dynamics within geographical indication systems: case study of the Loire valley wine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mongondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1355, pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,51 +669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Diversity Management: Sereer Smallholders' Response to Climatic Variability in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -848,64 +848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of viticultural and wine-making practices in the face of climate change in a Geographical Indication: case of the Touraine appellation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Farming Systems Association Conference, Systemic changes for sustainable futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -943,64 +943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticultural PDOs facing climate change, a multidisciplinary pedagical approach for agronomist students. Case of Touraine wine in Loire Valley wine region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1038,64 +1038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticultural PDOs facing climate change, a multidisciplinary pedagical approach for agronomist students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulon-Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1152,51 +1152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’action collective et changements de pratiques des vignerons sous AOP pour encourager la transition agroécologique : Un cas d’étude en Anjou-Saumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université d'Angers, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ANGE0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1392,51 +1392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05448911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-41.3.389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04958087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ruggieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.4.9295" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pichot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Laine Penel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol108-art03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05448911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15129371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongondry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-41.3.389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05540526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04958087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ANGE0044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>