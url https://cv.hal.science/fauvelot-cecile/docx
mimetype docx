--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Fauvelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fauvelot-cecile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0806-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070226083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197817735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357493566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Genetic Structure of New Caledonian Dugongs Using a Multiscale Genetic Approach: Conservation Challenges for an Isolated Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daisy Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the skin Microbiome of free-ranging Dugong dugon in new Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daisy Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anton-Leberre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (9), pp.139. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-025-04696-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial autocorrelation and host anemone species drive variation in local components of fitness in a wild clownfish population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Berumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey P Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e7. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the genetic makeup of French Polynesian peripheral populations of the small giant clam &amp;lt;i&amp;gt;Tridacna maxima&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimiti Dubousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the historical and contemporary demographics of the grey reef shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron A. J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Boussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00514-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers to gene flow and hierarchical conservation units from seascape genomics: a modelling framework applied to a marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Boussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e06158. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of the southwestern Madagascar sponge fauna with taxonomic updates based on the current systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aro Ny A. Razafinampoinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantoasinoro Ranivoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Indian Ocean Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wiojms.v21i2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchery-produced sandfish (Holothuria scabra) show altered genetic diversity in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.106343. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly restricted dispersal in habitat-forming seaweed may impede natural recovery of disturbed populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane-Arnilda de Kuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming resolves the giant clam (Bivalvia: Cardiidae: Tridacninae) tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Lin Neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coral Reefs, [Early access] (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex spatial patterns of genetic differentiation in the Caribbean mustard hill coral Porites astreoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaymara Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between migratory behavior and environmental features revealed by genetic structure of Sardina pilchardus populations along the Moroccan Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chlaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Science and Engineering International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/fsejournal-v11i1.28802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04481373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Forms of Mercury in Blue Marlin Billfish: Implications for Human Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Vassileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.405-411. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.1c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New microsatellite DNA markers to resolve population structure of the convict surgeonfish, Acanthurus triostegus, and cross-species amplifications on thirteen other Acanthuridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Iris Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paygambar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.8243-8250. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05773-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams (bivalvia : cardiidae : tridacninae) : a comprehensive update of species and their distribution, current threats and conservation status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Heslinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and marine biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oceanography and Marine Biology : an Annual Review, No spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0178239. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Devil Clam, Tridacna mbalavuana Ladd 1934, in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (3), pp.781-782. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0506-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.567 - 584. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in empirical estimates of marine larval connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.fsw182. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Noah’s giant clam, Tridacna noae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01186455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci for the giant clam Tridacna maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.73-75. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered New Caledonian endemic mushroom coral Cantharellus noumeae in turbid, metal-rich, natural and artificial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonality in Acropora palmata and Acropora cervicornis populations of Guadeloupe, French Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf14181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of Noah’s giant clam Tridacna noae (Röding, 1798) and its synonymy with Ningaloo giant clam Tridacna ningaloo Penny & Willan, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Thai Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.484-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01224070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci in two-spined angelfish Centropyge bispinosa (family Pomacanthidae) with cross-amplification success in four Centropyge congeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), p. 291-293. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early chemotaxis contributing to active habitat selection by the sessile giant clam Tridacna maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Senia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Willam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lency Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci for the giant clam Hippopus hippopus (family Tridacnidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.735 - 737. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of new records of Tridacna squamosa Lamarck, 1819, in the Tuamotu and Gambier Archipelagos (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Remoissenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molluscan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.277 - 284. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13235818.2014.940662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Indian Ocean humbug damselfish, Dascyllus abudafur (Forsskål) from synonymy with its Pacific Ocean sibling, Dascyllus aruanus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianus Sembiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.709-716. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of genetics to marine management and conservation: examples from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie von Der Heyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Toonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne van Herwerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Antonette Juinio-Meñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.123 - 158. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5343/bms.2012.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and continuous reproductive tactics in a hermaphroditic society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M y L Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Buston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.897 - 906. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial structures alter marine invertebrate genetic makeup?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2797 - 2807. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity loss associated to high mortality and environmental stress during the recruitment stage of a coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.399-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic isolation in a widely distributed pelagic fish, the narrow-barred Spanish mackerel (Scomberomorus commerson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (4), pp.886-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00759711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1-2), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 microsatellite loci in the humbug damselfish, Dascyllus aruanus (family Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Smith-Keune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Buston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.651-653. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the common ragworm Hediste diversicolor (Polychaeta: Nereididae) reveals cryptic diversity and multiple colonization events across its distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Backeljau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.1980 - 1994. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower genetic diversity in the limpet Patella caerulea on urban coastal structures compared to natural rocky habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156, pp.2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00430794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness in groups of the humbug damselfish Dascyllus aruanus: small, similar-sized individuals may be close kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Buston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian y L Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.4707 - 4715. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structuring in Corallium rubrum: evidence of inbreeding and limited effective larval dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARES: software to compare allelic richness between uneven samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E E van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.579 - 582. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC STRUCTURING OF THE TEMPERATE GORGONIAN CORAL CORALLIUM RUBRUM ACROSS THE WESTERN MEDITERRANEAN SEA REVEALED BY MICROSATELLITES AND NUCLEAR SEQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (24), pp.5168-5182. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03354246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene flow in coral reef fishes from different molecular markers: which loci to trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6801005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite flanking region similarities among different loci within insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meglecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00713.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel responses of species and genetic diversity to El Niño Southern Oscillation-induced environmental destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Genner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph B J Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Ø Mooers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2005.00876.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal genetic structure of the planktonic Sagitta setosa (Chaetognatha) in European seas as revealed by mitochondrial and nuclear DNA markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K T C A Peijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a J Breeuwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B J Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.3319 - 3338. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2006.03002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Impact of 1997/1998 ENSO-Induced Disturbance on Abundance and Genetic Variation in a Tropical Butterfly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph B J Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Cleary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esl010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐term impact of disturbance on genetic diversity and structure of Indonesian populations of the butterflyDrupadia thedain East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B J Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2069 - 2081. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2006.02920.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day genetic composition suggests contrasting demographic histories of two dominant chaetognaths of the North-East Atlantic, Sagitta elegans and S. setosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K T C A Peijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E K van Haastrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147, pp.1279 - 1289. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in two tropical butterflies, Drupadia theda and Arhopala epimuta (Lepidoptera: Lycaenidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.724 - 726. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDUCTIONS IN THE MITOCHONDRIAL DNA DIVERSITY OF CORAL REEF FISH PROVIDE EVIDENCE OF POPULATION BOTTLENECKS RESULTING FROM HOLOCENE SEA-LEVEL CHANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen new exon-primed intron-crossing polymerase chain reaction amplifiable introns in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding origins of present-day genetic structure in marine fish: biologically or historically driven patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planes S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 141, pp.773 - 788. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-002-0869-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOLATION BY DISTANCE AND VICARIANCE DRIVE GENETIC STRUCTURE OF A CORAL REEF FISH IN THE PACIFIC OCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability in Paramuricea clavata population genetics reveals connectivity variability in Ligurian sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMARCO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites astreoides throughout the Caribbean: the success of one or several species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nuñes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns of connectivity among the different lineages of the giant clam Tridacna maxima found over the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scales of dispersal in the tropics: why and when do they matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACOTILLES : PAtrons de diversité et COnnectivité des Petites AnTILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau thématique pluridisciplinaire international (RTPI) Caraibes du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, genotypic diversity and connectivity of Acropora in french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau thématique pluridisciplinaire international (RTPI) Caraibes du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and phylogeography among Red Sea and Western Indian Ocean giant clams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reefs Symposium (ICRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in fisheries population structure and demography of a heavily exploited coral reef fish in the Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reefs Symposium (ICRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams and genetics: new insights on biodiversity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Oceans and Rivers (ICOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nadi, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic status of Acropora corals of Guadeloupe (Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Gulf and Caribbean Fisheries institute Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corpus Christi, Texas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fragmentation on the connectivity of Dascyllus aruanus populations within three reef systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Pacific Science Inter-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tahiti, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of geographic barrier across the indo-pacific province for coral reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in tropical rainforests: short term impact of logging and 1997/98 ENSO-induced drought and fires on species and genetic diversities of Indonesian butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleary Dfr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B.J. Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference of the Italian Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Viterbo, Italia, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 1997-1998 ENSO-induced fires and logging on the diversity of Drupadia theda (Lycaenidae) in Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleary Dfr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B.J. Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten giants of the Western Indian Ocean reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02568968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la mission DHEEP aux îles Éparses, du 03 au 30 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciane Berrocq-Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut de recherche pour le développement (IRD), boulevard de Dunkerque, 13002 Marseille; Terres australes et antarctiques françaises (TAAF), rue Gabriel Dejean, 97410 Saint-Pierre. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02150809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams : jewels of New Caledonian reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Caledonia : world of corals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Solaris, 2018, New Caledonia : world of corals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams: a resource to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Caledonia: world of corals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Solaris, 2018, New Caledonia: world of corals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridacna noae is back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Reef Connectivity: A Handbook for Marine Protected Area Managers. Connectivity Working Group, Coral Reef Targeted Research & Capacity Building for Management Program, UNU-INWEH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Sale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke van Lavieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ablan Lagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Atema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Fauvelot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fauvelot-cecile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0806-1222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070226083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197817735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357493566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave-dwelling Homoscleromorpha (Porifera) from Cape Verde archipelago (Northeast Atlantic): one new genus of aspiculate Plakinidae and five new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabioch Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206 (3), pp.zlag040. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlag040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Genetic Structure of New Caledonian Dugongs Using a Multiscale Genetic Approach: Conservation Challenges for an Isolated Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daisy Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Derville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the skin Microbiome of free-ranging Dugong dugon in new Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daisy Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anton-Leberre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cleguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (9), pp.139. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-025-04696-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial autocorrelation and host anemone species drive variation in local components of fitness in a wild clownfish population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Berumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey P Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e7. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the genetic makeup of French Polynesian peripheral populations of the small giant clam &amp;lt;i&amp;gt;Tridacna maxima&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimiti Dubousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchery-produced sandfish (Holothuria scabra) show altered genetic diversity in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leopold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.106343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the historical and contemporary demographics of the grey reef shark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron A. J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Boussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00514-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of the southwestern Madagascar sponge fauna with taxonomic updates based on the current systematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aro Ny A. Razafinampoinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boury-Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantoasinoro Ranivoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western Indian Ocean Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/wiojms.v21i2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying barriers to gene flow and hierarchical conservation units from seascape genomics: a modelling framework applied to a marine predator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Boussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Momigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e06158. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Forms of Mercury in Blue Marlin Billfish: Implications for Human Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Vassileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.405-411. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.1c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex spatial patterns of genetic differentiation in the Caribbean mustard hill coral Porites astreoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaymara Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-021-02157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming resolves the giant clam (Bivalvia: Cardiidae: Tridacninae) tree of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Quek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Lin Neo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Coral Reefs, [Early access] (3), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-020-02039-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly restricted dispersal in habitat-forming seaweed may impede natural recovery of disturbed populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentine Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane-Arnilda de Kuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96027-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between migratory behavior and environmental features revealed by genetic structure of Sardina pilchardus populations along the Moroccan Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chlaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ettahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Science and Engineering International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/fsejournal-v11i1.28802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04481373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical patterns and a cryptic species provide new insights into Western Indian Ocean giant clams phylogenetic relationships and colonization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1086-1105. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New microsatellite DNA markers to resolve population structure of the convict surgeonfish, Acanthurus triostegus, and cross-species amplifications on thirteen other Acanthuridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Iris Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paygambar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.8243-8250. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05773-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Noah’s giant clam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (1), pp.521-526. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-017-0794-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04116542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distances and ocean currents influence Caribbean Acropora palmata population connectivity in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.447-466. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-019-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02927323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic differentiation and low connectivity in the coral Pocillopora damicornis type β at different spatial scales in the Southwestern Indian Ocean and the Tropical Southwestern Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Pirog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (10), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-018-3428-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population connectivity to the art of striping Russian dolls : the lessons from Pocillopora corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1411 - 1426. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization reveals the complexity of previously overlooked coral-exosymbiont interactions and the implications for coral-guild ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.e44923. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep44923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Devil Clam, Tridacna mbalavuana Ladd 1934, in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (3), pp.781-782. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-016-0506-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andrefouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0178239. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0178239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating species number, distribution and endemism of the coral genus Pocillopora Lamarck, 1816 using species delimitation methods and microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bautisse Postaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.430 - 446. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superclone Expansion, Long-Distance Clonal Dispersal and Local Genetic Structuring in the Coral Pocillopora damicornis Type β in Reunion Island, South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams (bivalvia : cardiidae : tridacninae) : a comprehensive update of species and their distribution, current threats and conservation status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Heslinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography and marine biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oceanography and Marine Biology : an Annual Review, No spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03355825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in empirical estimates of marine larval connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Nguyen-Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.fsw182. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of density for the exploited giant clam Tridacna maxima : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette C C Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (3), pp.567 - 584. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Noah’s giant clam, Tridacna noae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-014-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01186455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered New Caledonian endemic mushroom coral Cantharellus noumeae in turbid, metal-rich, natural and artificial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Hoeksema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Benzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci for the giant clam Tridacna maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.73-75. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0290-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly variability of self-recruitment for a coral reef damselfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00338-015-1300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High clonality in Acropora palmata and Acropora cervicornis populations of Guadeloupe, French Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/mf14181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of Noah’s giant clam Tridacna noae (Röding, 1798) and its synonymy with Ningaloo giant clam Tridacna ningaloo Penny & Willan, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsun-Thai Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Raffles Bulletin of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.484-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01224070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci in two-spined angelfish Centropyge bispinosa (family Pomacanthidae) with cross-amplification success in four Centropyge congeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), p. 291-293. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurrection of Indian Ocean humbug damselfish, Dascyllus abudafur (Forsskål) from synonymy with its Pacific Ocean sibling, Dascyllus aruanus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrianus Sembiring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337, pp.709-716. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of early chemotaxis contributing to active habitat selection by the sessile giant clam Tridacna maxima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Senia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Willam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lency Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 452, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of fifteen microsatellite loci for the giant clam Hippopus hippopus (family Tridacnidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josina Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.735 - 737. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-014-0203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of new records of Tridacna squamosa Lamarck, 1819, in the Tuamotu and Gambier Archipelagos (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Remoissenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molluscan Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.277 - 284. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13235818.2014.940662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of genetics to marine management and conservation: examples from the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie von Der Heyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Beger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Toonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne van Herwerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Antonette Juinio-Meñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.123 - 158. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5343/bms.2012.1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial structures alter marine invertebrate genetic makeup?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2797 - 2807. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-2040-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete and continuous reproductive tactics in a hermaphroditic society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M y L Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Buston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.897 - 906. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity loss associated to high mortality and environmental stress during the recruitment stage of a coral reef fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.399-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic isolation in a widely distributed pelagic fish, the narrow-barred Spanish mackerel (Scomberomorus commerson)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (4), pp.886-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00759711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1-2), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness in groups of the humbug damselfish Dascyllus aruanus: small, similar-sized individuals may be close kin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M Buston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian y L Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.4707 - 4715. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04383.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower genetic diversity in the limpet Patella caerulea on urban coastal structures compared to natural rocky habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156, pp.2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00430794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the common ragworm Hediste diversicolor (Polychaeta: Nereididae) reveals cryptic diversity and multiple colonization events across its distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abbiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Backeljau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.1980 - 1994. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of 16 microsatellite loci in the humbug damselfish, Dascyllus aruanus (family Pomacentridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Smith-Keune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Jerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Buston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.651-653. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02500.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00459187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structuring in Corallium rubrum: evidence of inbreeding and limited effective larval dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARES: software to compare allelic richness between uneven samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E E van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.579 - 582. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01705.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite flanking region similarities among different loci within insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meglecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00713.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene flow in coral reef fishes from different molecular markers: which loci to trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.331-9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6801005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENETIC STRUCTURING OF THE TEMPERATE GORGONIAN CORAL CORALLIUM RUBRUM ACROSS THE WESTERN MEDITERRANEAN SEA REVEALED BY MICROSATELLITES AND NUCLEAR SEQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abbiati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (24), pp.5168-5182. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03354246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel responses of species and genetic diversity to El Niño Southern Oscillation-induced environmental destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Genner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph B J Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Ø Mooers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2005.00876.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Impact of 1997/1998 ENSO-Induced Disturbance on Abundance and Genetic Variation in a Tropical Butterfly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steph B J Menken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Cleary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97, pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esl010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal genetic structure of the planktonic Sagitta setosa (Chaetognatha) in European seas as revealed by mitochondrial and nuclear DNA markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K T C A Peijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J a J Breeuwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B J Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.3319 - 3338. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2006.03002.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short‐term impact of disturbance on genetic diversity and structure of Indonesian populations of the butterflyDrupadia thedain East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D F R Cleary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S B J Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2069 - 2081. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294x.2006.02920.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day genetic composition suggests contrasting demographic histories of two dominant chaetognaths of the North-East Atlantic, Sagitta elegans and S. setosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K T C A Peijnenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E K van Haastrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147, pp.1279 - 1289. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0041-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of microsatellites in two tropical butterflies, Drupadia theda and Arhopala epimuta (Lepidoptera: Lycaenidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.724 - 726. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2005.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REDUCTIONS IN THE MITOCHONDRIAL DNA DIVERSITY OF CORAL REEF FISH PROVIDE EVIDENCE OF POPULATION BOTTLENECKS RESULTING FROM HOLOCENE SEA-LEVEL CHANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventeen new exon-primed intron-crossing polymerase chain reaction amplifiable introns in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-8286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOLATION BY DISTANCE AND VICARIANCE DRIVE GENETIC STRUCTURE OF A CORAL REEF FISH IN THE PACIFIC OCEAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S E Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding origins of present-day genetic structure in marine fish: biologically or historically driven patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planes S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 141, pp.773 - 788. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-002-0869-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03044074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability in Paramuricea clavata population genetics reveals connectivity variability in Ligurian sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Guizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Padrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iMARCO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites astreoides throughout the Caribbean: the success of one or several species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nuñes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative patterns of connectivity among the different lineages of the giant clam Tridacna maxima found over the Indo-Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scales of dispersal in the tropics: why and when do they matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering reefscape configuration and composition in biophysical models advance seascape genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marine Connectivity (iMarCo) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak and monthly variable self-recruitment in the coral reef damselfish Dascyllus aruanus in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Indo-Pacific Fish Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Papeete, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACOTILLES : PAtrons de diversité et COnnectivité des Petites AnTILLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau thématique pluridisciplinaire international (RTPI) Caraibes du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity, genotypic diversity and connectivity of Acropora in french West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau thématique pluridisciplinaire international (RTPI) Caraibes du CNRS-INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic species and phylogeography among Red Sea and Western Indian Ocean giant clams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reefs Symposium (ICRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in fisheries population structure and demography of a heavily exploited coral reef fish in the Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Coral Reefs Symposium (ICRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hawaii, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams and genetics: new insights on biodiversity and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Borsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Oceans and Rivers (ICOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nadi, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic status of Acropora corals of Guadeloupe (Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Japaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Gulf and Caribbean Fisheries institute Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Corpus Christi, Texas, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fragmentation on the connectivity of Dascyllus aruanus populations within three reef systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Pacific Science Inter-Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tahiti, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of geographic barrier across the indo-pacific province for coral reef fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Messmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00329985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance in tropical rainforests: short term impact of logging and 1997/98 ENSO-induced drought and fires on species and genetic diversities of Indonesian butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleary Dfr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B.J. Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference of the Italian Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Viterbo, Italia, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 1997-1998 ENSO-induced fires and logging on the diversity of Drupadia theda (Lycaenidae) in Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleary Dfr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B.J. Menken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forgotten giants of the Western Indian Ocean reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02568968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la mission DHEEP aux îles Éparses, du 03 au 30 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciane Berrocq-Irigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut de recherche pour le développement (IRD), boulevard de Dunkerque, 13002 Marseille; Terres australes et antarctiques françaises (TAAF), rue Gabriel Dejean, 97410 Saint-Pierre. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02150809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams: a resource to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Caledonia: world of corals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Solaris, 2018, New Caledonia: world of corals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant clams : jewels of New Caledonian reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Andréfouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tiavouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Wynsberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Caledonia : world of corals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Solaris, 2018, New Caledonia : world of corals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridacna noae is back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Reef Connectivity: A Handbook for Marine Protected Area Managers. Connectivity Working Group, Coral Reef Targeted Research & Capacity Building for Management Program, UNU-INWEH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Sale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke van Lavieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ablan Lagman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelle Atema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E364FA76"/>
+    <w:nsid w:val="AF0523B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fauvelot-cecile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0806-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070226083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197817735" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357493566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Verger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oremus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. J. Walsh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boussarie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Robbins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00514-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ny A. Razafinampoinarivo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoasinoro Ranivoarivelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wiojms.v21i2.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane-Arnilda de Kuyper" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96027-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Quek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Lin Neo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02039-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaymara Serrano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02157-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04481373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chlaida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettahiri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Charouki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Elayoubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/fsejournal-v11i1.28802" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Azemard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Iris Hogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paygambar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05773-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wabnitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heslinga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0506-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01186455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paul Dumas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0290-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heintz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.08.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCKC3Q29-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Japaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Manceau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf14181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01224070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Thai Chai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Kubo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0363-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Senia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Willam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Dick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HDT7P7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0203-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Bruckner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13235818.2014.940662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01144018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianus Sembiring" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.09.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von Der Heyden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Toonen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne van Herwerden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antonette Juinio-Me&#241;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5343/bms.2012.1079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M y L Wong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Buston" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.07.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87X2NB6R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Virgilio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2040-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTCB6MPT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fauvelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00759711v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith-Keune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jerry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Buston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02500.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC4WL86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Virgilio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abbiati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Backeljau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04170.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNLC8S16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00430794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertozzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Buston" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian y L Wong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04383.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5VM01V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044274v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E van Loon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F R Cleary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01705.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-412WHGMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03354246v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbiati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03579.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTQ3KHC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F R Cleary" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Genner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph B J Menken" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne &#216; Mooers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2005.00876.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4445EC51597ABB02DE5231A3B3F51DAC4EB66735/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T C A Peijnenburg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a J Breeuwer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B J Menken" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2006.03002.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPF7HDL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Cleary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esl010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2006.02920.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPHH2M80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K van Haastrecht" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0041-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B946F341C72C006903D5008A7E8387308E8A8BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044080v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01045.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernardi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044170v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planes S" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0869-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43L5XRDQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023522v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magalon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azevedo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023525v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Moore" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023530v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023532v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarup" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329985v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Messmer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023534v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleary Dfr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.J. Menken" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023535v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568968v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02150809v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Berrocq-Irigoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J Chen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356076v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356073v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023594v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356069v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Sale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke van Lavieren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ablan Lagman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Butler" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fauvelot-cecile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0806-1222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070226083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197817735" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357493566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabioch Clement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moraes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlag040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oremus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777386v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Berumen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Srinivasan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimiti Dubousquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josina Tiavouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron A. J. Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Momigliano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boussarie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Robbins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonnin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00514-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aro Ny A. Razafinampoinarivo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boury-Esnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoasinoro Ranivoarivelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wiojms.v21i2.10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Azemard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.1c00217" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaymara Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-021-02157-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Quek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Lin Neo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02039-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane-Arnilda de Kuyper" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96027-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04481373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chlaida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ettahiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Charouki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Elayoubi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/fsejournal-v11i1.28802" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03276848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03206717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Iris Hogan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paygambar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05773-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04116542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C C Wabnitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0794-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02927323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01145-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pirog" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-018-3428-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3747" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouz&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Penin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44923" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-016-0506-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Wynsberge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andrefouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178239" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01906989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mehn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169692" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03355825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wabnitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heslinga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw182" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619034v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0V9VFXF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01186455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Wabnitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-014-" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heintz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Hoeksema" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.08.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCKC3Q29-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paul Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0290-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1300-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Japaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Manceau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/mf14181" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01224070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsun-Thai Chai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Kubo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01341716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0363-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01144018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianus Sembiring" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356012v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Senia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Willam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lency Dick" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.12.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HDT7P7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0203-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Bruckner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Remoissenet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13235818.2014.940662" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie von Der Heyden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Toonen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne van Herwerden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antonette Juinio-Me&#241;ez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5343/bms.2012.1079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Virgilio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2040-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JTCB6MPT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044304v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M y L Wong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Planes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Buston" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.07.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87X2NB6R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655363v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fauvelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00759711v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Buston" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian y L Wong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04383.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5VM01V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00430794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertozzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Virgilio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abbiati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Backeljau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04170.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JNLC8S16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith-Keune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Jerry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Buston" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02500.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NC4WL86-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044274v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E van Loon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F R Cleary" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01705.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-412WHGMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175185v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonhomme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03354246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbiati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03579.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTQ3KHC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F R Cleary" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Genner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steph B J Menken" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne &#216; Mooers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2005.00876.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4445EC51597ABB02DE5231A3B3F51DAC4EB66735/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044120v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Cleary" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esl010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T C A Peijnenburg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a J Breeuwer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B J Menken" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2006.03002.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPF7HDL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044126v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2006.02920.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPHH2M80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K van Haastrecht" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0041-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B946F341C72C006903D5008A7E8387308E8A8BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01045.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044093v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044170v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8286" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044209v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03044074v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planes S" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0869-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43L5XRDQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999772v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Padr&#243;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023520v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nu&#241;es" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Japaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grulois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magalon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023521v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023524v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynsberge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tiavouane" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023523v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuif" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaplan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023526v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azevedo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023525v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Moore" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023530v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023531v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swarup" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00329985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Messmer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023534v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleary Dfr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.J. Menken" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568968v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02150809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciane Berrocq-Irigoin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356073v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356076v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Wynsberge" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023594v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356069v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Sale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke van Lavieren" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ablan Lagman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Atema" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Butler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>